--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1,9172 +1,4769 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EC6CA31" w14:textId="64404584" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="1EC6CA31" w14:textId="64404584" w:rsidR="009B75B9" w:rsidRPr="00E932A7" w:rsidRDefault="009B75B9" w:rsidP="007D7201">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C154D">
+      <w:r w:rsidRPr="00E932A7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Instructions for Authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5631B650" w14:textId="1E5B2AF5" w:rsidR="00287A83" w:rsidRPr="000C154D" w:rsidRDefault="007E2FDD" w:rsidP="00287A83">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5631B650" w14:textId="3462C33E" w:rsidR="00287A83" w:rsidRPr="000C154D" w:rsidRDefault="007E2FDD" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Revised </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97568">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4772F9" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="007B17E2" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B17E2">
         <w:t>SCOPE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1284A4" w14:textId="797B1A51" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F1284A4" w14:textId="797B1A51" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
       <w:r w:rsidRPr="00FE1776">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Writing</w:t>
       </w:r>
       <w:r w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, the official journal of EMWA (the European Medical Writers Association), is a quarterly journal that aims to educate, inform, and entertain medical writers. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1776">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Writing</w:t>
       </w:r>
       <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> publishes </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4C0C">
+        <w:t xml:space="preserve">educational, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4C0C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> and opinion pieces on topics relevant to medical writing and related professions</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2449B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE04AB">
+        <w:t xml:space="preserve">Each issue is devoted to a specific medical writing theme, but </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5C7E">
+        <w:t>articles unrelated to the them</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41746">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5C7E">
+        <w:t xml:space="preserve"> are also published. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Proposals for issue</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5C7E">
+        <w:t xml:space="preserve"> themes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> are welcome</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E77">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5477344F" w14:textId="71F50054" w:rsidR="009B75B9" w:rsidRPr="007B17E2" w:rsidRDefault="00D311B0" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B17E2">
+        <w:t xml:space="preserve">ARTICLE TYPES </w:t>
+      </w:r>
+      <w:r w:rsidR="000C154D" w:rsidRPr="007B17E2">
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B17E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="007B17E2">
+        <w:t>SUBMISSION PROCEDURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5E67FC" w14:textId="27C01F10" w:rsidR="006E4656" w:rsidRPr="00CE6AA3" w:rsidRDefault="000C154D" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publishes </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> and opinion pieces on topics relevant to medical writing and related professions</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Every issue contains </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0515">
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r w:rsidR="00860553">
+        <w:t xml:space="preserve">major </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">types of articles: </w:t>
+      </w:r>
+      <w:r w:rsidR="00860553">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D311B0" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">feature articles </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7F1E">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">focus on the issue theme </w:t>
+      </w:r>
+      <w:r w:rsidR="00132DD8">
+        <w:t>or other topics of interest to medical writers</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0515">
+        <w:t>; (2) research articles that describe</w:t>
+      </w:r>
+      <w:r w:rsidR="00160FA9">
+        <w:t xml:space="preserve"> the findings of </w:t>
       </w:r>
       <w:r w:rsidR="00B2449B">
-        <w:rPr>
-[...110 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00160FA9">
+        <w:t xml:space="preserve">original research project; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D311B0" w:rsidRPr="000C154D">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00860553">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0515">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00860553">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...108 lines deleted...]
-        <w:t>and</w:t>
+        <w:t xml:space="preserve">articles </w:t>
+      </w:r>
+      <w:r w:rsidR="002569A1">
+        <w:t xml:space="preserve">on topics that </w:t>
+      </w:r>
+      <w:r w:rsidR="0084431A">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00203C12">
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r w:rsidR="002569A1">
+        <w:t xml:space="preserve">the journal’s </w:t>
       </w:r>
       <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
-        <w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">articles </w:t>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:r w:rsidR="0084431A">
+        <w:t>ly published</w:t>
+      </w:r>
+      <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r w:rsidR="002569A1">
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">the journal’s </w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
-        <w:rPr>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. All articles should be submitted </w:t>
       </w:r>
       <w:r w:rsidR="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">by the corresponding author </w:t>
       </w:r>
       <w:r w:rsidR="00B64CF7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00A70A24" w:rsidRPr="00A70A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A70A24" w:rsidRPr="00A70A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://medicalwritingjournal.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B64CF7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>The main text</w:t>
       </w:r>
       <w:r w:rsidR="00B64CF7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> should be submitted </w:t>
       </w:r>
       <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">as .docx (Microsoft Word) files and should be produced using the article template, which is available </w:t>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4443">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">.docx (Microsoft Word) file and should be produced using the article template, which is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00C338AF" w:rsidRPr="007724D3">
+        <w:r w:rsidR="00961774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t xml:space="preserve">at </w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve">this link. </w:t>
+          <w:t>at this link.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007724D3">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00961774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Figures should be submitted</w:t>
       </w:r>
       <w:r w:rsidR="006B5B4B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r w:rsidR="00C511A1">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r w:rsidR="006B5B4B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>files</w:t>
       </w:r>
       <w:r w:rsidR="00C338AF" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C511A1">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(further details below).</w:t>
       </w:r>
-      <w:r w:rsidR="005D762D">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00107094">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00107094">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CC71DE">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>The journal’s submission website describes the</w:t>
       </w:r>
       <w:r w:rsidR="005445FE">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> article types and recurring sections. Authors will be asked to select an article type during the submission process. If unsure </w:t>
+        <w:t xml:space="preserve"> article types and recurring sections. Authors will be asked to select an article type during the submission process. </w:t>
       </w:r>
       <w:r w:rsidR="005E6B50">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">about which type to select, please contact the journal Editorial Office at </w:t>
+        <w:t>The editors reserve the right to change the article type selection.</w:t>
+      </w:r>
+      <w:r w:rsidR="00493E2E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00493E2E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00493E2E" w:rsidRPr="00D06CC5">
+        <w:t>If you are interested in proposing an article idea, please contact the Editorial Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="005E6B50" w:rsidRPr="00CB7CEC">
-[...48 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>mew@emwa.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
+        <w:t xml:space="preserve"> or directly contact a relevant member of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00CE6AA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>he Editorial Board.</w:t>
+          <w:t>the Editorial Board.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CE6AA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00493E2E" w:rsidRPr="00D06CC5">
         <w:t xml:space="preserve">For articles related to announced issue themes, please </w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">contact either the Editorial Office or a Guest Editor. The upcoming issue themes </w:t>
       </w:r>
       <w:r w:rsidR="00C20BBC">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">and deadlines </w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">are announced </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00D06CC5" w:rsidRPr="00C20BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>on this page.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CE6AA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00C20BBC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5A20B3" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4E5A20B3" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="007B17E2" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B17E2">
         <w:t>STYLE AND FORMAT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7570CA30" w14:textId="74797B60" w:rsidR="00D06CC5" w:rsidRPr="00C20BBC" w:rsidRDefault="00E304E4" w:rsidP="00C20BBC">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7570CA30" w14:textId="6270732A" w:rsidR="00D06CC5" w:rsidRPr="00C20BBC" w:rsidRDefault="00CF458C" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE1776">
-        <w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t>General instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3EBCB2" w14:textId="50149C8C" w:rsidR="00D06CC5" w:rsidRDefault="00D06CC5" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00721AFA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the journal’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00721AFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>article template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00721AFA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> to write your manuscript. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3D4298" w14:textId="755FE435" w:rsidR="00D06CC5" w:rsidRPr="000C154D" w:rsidRDefault="005101C9" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="2A3D4298" w14:textId="114A9025" w:rsidR="00D06CC5" w:rsidRPr="000C154D" w:rsidRDefault="005101C9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Please write/format your document with the following </w:t>
       </w:r>
       <w:r w:rsidR="00B968C4">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>guidelines kept in mind</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00D06CC5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Organise the m</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ain article file in the following order: title page; </w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00A4449C">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>abstract</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (optional for section</w:t>
       </w:r>
       <w:r w:rsidR="00721AFA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> articles &lt;1,000 words);</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="000C154D">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>; main text; acknowledgements; disclaimers (optional); disclosures and conflicts of interest; data availability statement</w:t>
+        <w:t xml:space="preserve"> main text; acknowledgements; disclaimers (optional); disclosures and conflicts of interest; data availability statement</w:t>
       </w:r>
       <w:r w:rsidR="00721AFA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (if relevant)</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>; references; author information</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (optional for sections)</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>; figure legends; tables</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B240204" w14:textId="135EFC22" w:rsidR="00721AFA" w:rsidRDefault="00721AFA" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="1B240204" w14:textId="135EFC22" w:rsidR="00721AFA" w:rsidRDefault="00721AFA" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>The disclosure section should describe any uses of artificial intelligence (AI), specifying programs and how they were used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B308DA6" w14:textId="7AC2B844" w:rsidR="00D06CC5" w:rsidRPr="00721AFA" w:rsidRDefault="00D06CC5" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="0B308DA6" w14:textId="7AC2B844" w:rsidR="00D06CC5" w:rsidRPr="00721AFA" w:rsidRDefault="00D06CC5" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721AFA">
-        <w:rPr>
-[...38 lines deleted...]
-      <w:pPr>
+        <w:t>Aim for article length of approximately 1000-2500 words for feature articles; section articles may be shorter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B6D745" w14:textId="075C9B47" w:rsidR="00D06CC5" w:rsidRDefault="00721AFA" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721AFA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00721AFA">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">imit the </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1157">
+        <w:t xml:space="preserve">combined </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CC5" w:rsidRPr="00721AFA">
+        <w:t>number of tables and figures to 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67712570" w14:textId="77777777" w:rsidR="001F4498" w:rsidRPr="001F4498" w:rsidRDefault="001F4498" w:rsidP="001F4498"/>
+    <w:p w14:paraId="3C7C2D0D" w14:textId="200E03A7" w:rsidR="00D06CC5" w:rsidRPr="00C20BBC" w:rsidRDefault="00721AFA" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Aim for balance in your text, taking </w:t>
       </w:r>
       <w:r w:rsidR="00D06CC5" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>care to avoid promotional content.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF2CD47" w14:textId="41A39AF3" w:rsidR="009B75B9" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="4AF2CD47" w14:textId="41A39AF3" w:rsidR="009B75B9" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Write using </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>UK English</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69372EF4" w14:textId="3D3CCDC5" w:rsidR="00132524" w:rsidRPr="00A70A24" w:rsidRDefault="00132524" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="69372EF4" w14:textId="3D3CCDC5" w:rsidR="00132524" w:rsidRPr="00A70A24" w:rsidRDefault="00132524" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Use the follow</w:t>
       </w:r>
       <w:r w:rsidR="00A70A24" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> style for dates </w:t>
       </w:r>
       <w:r w:rsidR="00112A9D" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">used </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">within the </w:t>
       </w:r>
       <w:r w:rsidR="004404EA" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">main </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">text: </w:t>
       </w:r>
       <w:r w:rsidR="00D063CB" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Month</w:t>
       </w:r>
       <w:r w:rsidR="00E34487" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, Date, </w:t>
       </w:r>
       <w:r w:rsidR="00D063CB" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Year, for example: </w:t>
       </w:r>
       <w:r w:rsidR="00E34487" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">February 14, </w:t>
       </w:r>
       <w:r w:rsidR="00D063CB" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00E34487" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D063CB" w:rsidRPr="00A70A24">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB9EEFD" w14:textId="1021C970" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="5FB9EEFD" w14:textId="1021C970" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>umber</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> pages</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> consecutively</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1243B6" w14:textId="3EA42F6E" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="7B1243B6" w14:textId="3EA42F6E" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Indicate p</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">referred locations of tables and figures </w:t>
       </w:r>
       <w:r w:rsidR="00114FCD">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>by specifically mentioning them within the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BC9B3A" w14:textId="6638CEB2" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="06BC9B3A" w14:textId="6638CEB2" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Format r</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">eferences </w:t>
       </w:r>
       <w:r w:rsidR="006B5B4B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">according to instructions detailed below </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(see </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2319E53A" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="2319E53A" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cite r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
+        <w:t>eferences in the text as superscript</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2406">
+        <w:t xml:space="preserve"> numerals</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> following punctuation (e.g. apples,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="00A76224">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> oranges,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="00A76224">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> and bananas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="00A76224">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3CFCAF" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="2F3CFCAF" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Use a m</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">aximum </w:t>
       </w:r>
       <w:r w:rsidR="00721AFA" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>two levels of headings</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1EBB98" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="7B1EBB98" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00A813EB" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Oxford (serial) comma</w:t>
       </w:r>
       <w:r w:rsidR="002A3BC1" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>for lists (e.g. apples, pears, and oranges)</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D1B8C5" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="0003619D" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="42D1B8C5" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="0003619D" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Write n</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>umbers one to nine</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00600D13" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>with the exception of units of measure</w:t>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00600D13" w:rsidRPr="00C20BBC">
+        <w:t xml:space="preserve"> units of measure</w:t>
       </w:r>
       <w:r w:rsidR="00B46A97" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B6F6C7" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00B30F10" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="35B6F6C7" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00B30F10" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20BBC">
+        <w:t>Use d</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
+        <w:t xml:space="preserve">igits for numbers before units (e.g. 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46A97" w:rsidRPr="00C20BBC">
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
+        <w:t>, 10 m</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A76224">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A5E3D" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00B30F10" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="374A5E3D" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="00B30F10" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Use d</w:t>
       </w:r>
       <w:r w:rsidR="00BC4E72" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ouble quot</w:t>
       </w:r>
       <w:r w:rsidR="00F83E91" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ation marks, rather than single quotation marks, to indicat</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F83E91" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> quoted text</w:t>
       </w:r>
       <w:r w:rsidR="00A813EB" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0020135E" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A813EB" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">titles of </w:t>
       </w:r>
       <w:r w:rsidR="00505083" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>short poems, essays, lectures, single episodes of a radio or television program, songs, the names of electronic files, parts of published works (e</w:t>
       </w:r>
       <w:r w:rsidR="00A813EB" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.g.</w:t>
       </w:r>
       <w:r w:rsidR="00505083" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> chapters, articles in a periodical)</w:t>
       </w:r>
       <w:r w:rsidR="00A813EB" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00391D37" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>unfamiliar terms at first mention</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59" w:rsidRPr="00C20BBC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABEF6F3" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRPr="00FB72C9" w:rsidRDefault="00B30F10" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="3ABEF6F3" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRPr="00FB72C9" w:rsidRDefault="00B30F10" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB72C9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Submit f</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>igures as separate files (i.e.</w:t>
       </w:r>
       <w:r w:rsidR="006E4656" w:rsidRPr="00FB72C9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> not inserted in the text)</w:t>
       </w:r>
       <w:r w:rsidR="00D93C59" w:rsidRPr="00FB72C9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CC43D5" w14:textId="51A825CC" w:rsidR="009B75B9" w:rsidRPr="00FB72C9" w:rsidRDefault="00B30F10" w:rsidP="00F13FDE">
-      <w:pPr>
+    <w:p w14:paraId="5EA9D2C0" w14:textId="29AD4FD9" w:rsidR="00766F14" w:rsidRPr="00E97568" w:rsidRDefault="00B30F10" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB72C9">
+        <w:t>Keep a</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t>bbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2791" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">to a minimum and use only for </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2791" w:rsidRPr="00FB72C9">
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> appearing at least three times. Abbreviations in the abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="004916FC" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00181270" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">and tables </w:t>
+      </w:r>
+      <w:r w:rsidR="004916FC" w:rsidRPr="00FB72C9">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> considered separate from those in the main text.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016373A" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> When</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F1B" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D03" w:rsidRPr="00FB72C9">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="0016373A" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> abbreviation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D03" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> is used for</w:t>
+      </w:r>
+      <w:r w:rsidR="0016373A" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D03" w:rsidRPr="00FB72C9">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3BC1" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> first </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D03" w:rsidRPr="00FB72C9">
+        <w:t>time, it i</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F1B" w:rsidRPr="00FB72C9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3BC1" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> preceded by its expansion</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">, e.g. United Nations (UN). The following abbreviations need </w:t>
+      </w:r>
+      <w:r w:rsidR="00433F1B" w:rsidRPr="00FB72C9">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D03" w:rsidRPr="00FB72C9">
+        <w:t>expanded</w:t>
+      </w:r>
+      <w:r w:rsidR="00230779" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> because they are widely recognised by the journal’s audience</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t>: AIDS, DNA, EMA, EMWA, EU, FDA,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C16F7" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> ICH,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> RNA, UK, UN, US, USA, and WHO. SI units </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E05" w:rsidRPr="00FB72C9">
+        <w:t>do not require expansion</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A290F" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E72" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3487D">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Figures" w:history="1">
+        <w:r w:rsidR="00BC4E72" w:rsidRPr="00A76224">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Figure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC4E72" w:rsidRPr="00A76224">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+      <w:r w:rsidR="00BC4E72" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Tables" w:history="1">
+        <w:r w:rsidR="00BC4E72" w:rsidRPr="00A76224">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Tables</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC4E72" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3487D">
+        <w:t xml:space="preserve">sections </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E72" w:rsidRPr="00FB72C9">
+        <w:t>for f</w:t>
+      </w:r>
+      <w:r w:rsidR="009A290F" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">urther instructions on </w:t>
+      </w:r>
+      <w:r w:rsidR="00037FE3" w:rsidRPr="00FB72C9">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A290F" w:rsidRPr="00FB72C9">
+        <w:t>use of abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="0053453C" w:rsidRPr="00FB72C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC91C05" w14:textId="589E22A7" w:rsidR="009B75B9" w:rsidRPr="00FE1776" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t xml:space="preserve">Title page </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1144D864" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t>The title page should include the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192E3AFD" w14:textId="531DCA4A" w:rsidR="009B75B9" w:rsidRDefault="009B75B9" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidR="008C486F">
+        <w:t xml:space="preserve"> of manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C23">
+        <w:t xml:space="preserve"> with a suggested limit of 120 characters</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B139A" w:rsidRPr="004E2CAB">
+        <w:t xml:space="preserve">Avoid </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5BEF">
+        <w:t>uncommon abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="0075327E" w:rsidRPr="004E2CAB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D44061C" w14:textId="492286C7" w:rsidR="00BA2F98" w:rsidRPr="00A75C23" w:rsidRDefault="00BA2F98" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Capitalise </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1393">
+        <w:t xml:space="preserve">only the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">first word, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1393">
+        <w:t>proper nouns, and first word after a colon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6993E200" w14:textId="77777777" w:rsidR="00721AFA" w:rsidRDefault="008C486F" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75C23">
+        <w:t>Include f</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A75C23">
+        <w:t xml:space="preserve">ull first </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7FCC" w:rsidRPr="00A75C23">
+        <w:t xml:space="preserve">(given) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A75C23">
+        <w:t xml:space="preserve">and last </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7FCC" w:rsidRPr="00A75C23">
+        <w:t xml:space="preserve">(family) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A75C23">
+        <w:t>names of authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70797" w:rsidRPr="00A75C23">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95BD1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCD546B" w14:textId="6CD506B8" w:rsidR="00721AFA" w:rsidRDefault="003F09BA" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00721AFA">
+        <w:t>highlight</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00721AFA">
+        <w:t xml:space="preserve"> the family name to ensure proper indexing. This is especially important for any author with more than 2 words in their name</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4039706A" w14:textId="77777777" w:rsidR="00C20BBC" w:rsidRDefault="0054633D" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do not include </w:t>
+      </w:r>
+      <w:r w:rsidR="00721AFA">
+        <w:t xml:space="preserve">honorifics or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>academic degrees</w:t>
+      </w:r>
+      <w:r w:rsidR="00721AFA">
+        <w:t xml:space="preserve"> on the title page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46140F87" w14:textId="23D868CE" w:rsidR="00980479" w:rsidRPr="00C20BBC" w:rsidRDefault="00980479" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20BBC">
+        <w:t>ORCID identifier</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7265" w:rsidRPr="00C20BBC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20BBC">
+        <w:t xml:space="preserve"> of authors (if available)</w:t>
+      </w:r>
+      <w:r w:rsidR="00721AFA" w:rsidRPr="00C20BBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A97EA06" w14:textId="77777777" w:rsidR="00C3487D" w:rsidRDefault="00B23452" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>ffiliation, city, and country for each author</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. (Do not include job</w:t>
+      </w:r>
+      <w:r w:rsidR="00354D7F">
+        <w:t xml:space="preserve"> titles, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00354D7F">
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00354D7F">
+        <w:t xml:space="preserve"> “freelance medical writer</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0170">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5BEF">
+        <w:t xml:space="preserve">or equivalent </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0170">
+        <w:t>since no company/university will be listed.)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAB">
+        <w:t xml:space="preserve"> Complete postal addresses are not needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6258A0EA" w14:textId="14451DE1" w:rsidR="00C3487D" w:rsidRPr="00C3487D" w:rsidRDefault="005A4C06" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3487D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00C3487D">
+        <w:t>orresponding author’s name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3487D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00C3487D">
+        <w:t>and email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368E9EB1" w14:textId="1D579518" w:rsidR="008F2FA7" w:rsidRDefault="009B75B9" w:rsidP="008F2FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">to a minimum and use only for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F2791" w:rsidRPr="00FB72C9">
+      </w:pPr>
+      <w:r w:rsidRPr="00CF458C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
-        <w:t>terms</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129E0E58" w14:textId="186AAB51" w:rsidR="009B75B9" w:rsidRPr="00A76224" w:rsidRDefault="00876975" w:rsidP="008F2FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">Abstracts are </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6959" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">required for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">feature </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">and research </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00A76224">
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6959" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">they are also required for articles longer than 1000 words that appear in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000D61C8" w:rsidRPr="00A76224">
+        <w:t>regular</w:t>
+      </w:r>
+      <w:r w:rsidR="00686E2D" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve"> sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00A76224">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5498FEC3" w14:textId="6F843523" w:rsidR="009B75B9" w:rsidRPr="00A76224" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">The abstract (50-150 words) should summarise the article and its key conclusions. It should not include </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E93" w:rsidRPr="00A76224">
+        <w:t>subheadings or citations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E93" w:rsidRPr="00A76224">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76224">
+        <w:t>bbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E93" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve"> should be kept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76224">
+        <w:t xml:space="preserve"> to a minimum and use</w:t>
+      </w:r>
+      <w:r w:rsidR="003870DE" w:rsidRPr="00A76224">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76224">
+        <w:t xml:space="preserve"> only for items that appear at least three times in the abstract itself.</w:t>
+      </w:r>
+      <w:r w:rsidR="000200C1" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7260" w:rsidRPr="00A76224">
+        <w:t>In addition to text abstract, g</w:t>
+      </w:r>
+      <w:r w:rsidR="002811EC" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">raphical abstracts </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7260" w:rsidRPr="00A76224">
+        <w:t xml:space="preserve">may also be provided </w:t>
+      </w:r>
+      <w:r w:rsidR="000200C1" w:rsidRPr="00A76224">
+        <w:t>(please see Artwork section below).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7272E8" w14:textId="40F8455C" w:rsidR="009B75B9" w:rsidRPr="00FE1776" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t>Main text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41286EBC" w14:textId="77777777" w:rsidR="00711B4A" w:rsidRDefault="001F4C82" w:rsidP="00A76224">
+      <w:r>
+        <w:t>Section h</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">eadings are recommended. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D59">
+        <w:t>Do not include a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24">
+        <w:t xml:space="preserve">n “Introduction” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D59">
+        <w:t xml:space="preserve">heading for the beginning of the text. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">Use only two levels of headings. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3719D">
+        <w:t>In headings, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00627BC8">
+        <w:t>apitali</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00627BC8">
+        <w:t>e only initial word</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3719D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00627BC8">
+        <w:t>proper nouns.</w:t>
+      </w:r>
+      <w:r w:rsidR="002611EC">
+        <w:t xml:space="preserve"> Throughout the text, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D59">
+        <w:t xml:space="preserve">please also </w:t>
+      </w:r>
+      <w:r w:rsidR="002611EC">
+        <w:t>take care to only capitalise proper noun</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84C29">
+        <w:t>s (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84C29" w:rsidRPr="00F84C29">
+        <w:t>names for unique individuals, events, objects, or places</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2DF0">
+        <w:t>) not common nouns</w:t>
+      </w:r>
+      <w:r w:rsidR="008C56F1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5793">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FB5793">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">Do not insert tables or figures directly in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5072">
+        <w:t xml:space="preserve">middle of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2311A7CC" w14:textId="77777777" w:rsidR="008C0A8F" w:rsidRDefault="00711B4A" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> appearing at least three times. Abbreviations in the abstract</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004916FC" w:rsidRPr="00FB72C9">
+      </w:pPr>
+      <w:r>
+        <w:t>Place the following mandatory or option</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0904">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sections between the conclusion of the main text and the Reference section</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5400">
+        <w:t xml:space="preserve">: Acknowledgements, Disclaimers, </w:t>
+      </w:r>
+      <w:r w:rsidR="0079279C">
+        <w:t>Disclosures and conflicts of interest (mandatory), and Data availability statement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54645">
+        <w:t xml:space="preserve"> Place the following sections after the References: </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="AuthorInfo" w:history="1">
+        <w:r w:rsidR="00F54645" w:rsidRPr="002B53CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Author information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000570CC">
+        <w:t>, Tables, and figure captions. Tables may optionally be supplied in other files.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AD24D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00850C0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00CF458C">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF458C">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424F7914" w14:textId="775EF680" w:rsidR="00DA7D7E" w:rsidRPr="00DA7D7E" w:rsidRDefault="00DA7D7E" w:rsidP="00A76224">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD24D7">
+        <w:t>If you name individuals in an acknowledgement, as a courtesy, please confirm with the named individuals that they agree to be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2B6939" w14:textId="53BB9841" w:rsidR="009B75B9" w:rsidRPr="00711B4A" w:rsidRDefault="00711B4A" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FE1776">
+        <w:t>isclaimers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B708DF8" w14:textId="3E59C6E6" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="005355C9" w:rsidP="00A76224">
+      <w:r>
+        <w:t>Sample disclaimer: The views presented here are the authors’ own and do not necessarily reflect the opinions of employers or EMWA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180329E7" w14:textId="210FCC63" w:rsidR="009B75B9" w:rsidRPr="00FE1776" w:rsidRDefault="00AD154B" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t xml:space="preserve">Disclosures and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4C06" w:rsidRPr="00FE1776">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00FE1776">
+        <w:t>onflicts of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC64C5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F655CB">
+        <w:t>mandatory for most articles)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6B4F58" w14:textId="7620ADC1" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0904" w:rsidRPr="00711B4A">
+        <w:t>conflict-of-interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00711B4A" w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve"> statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve"> is required for feature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve"> and research </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711B4A">
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve">; it is also required for </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6506" w:rsidRPr="00711B4A">
+        <w:t>section articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00711B4A">
+        <w:t xml:space="preserve"> longer than 1,000 words and may be requested by editors for shorter articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00F655CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCFC74C" w14:textId="29B7BBE0" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Conflicts of interest are any relationships that may influence the judgement of the author or editors. They may be personal, commercial, political, academic, or financial. Any affiliation with an</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA77C8" w:rsidRPr="000C154D">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6776F">
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00591DE6" w:rsidRPr="000C154D">
+        <w:t>rgani</w:t>
+      </w:r>
+      <w:r w:rsidR="002811EC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00591DE6" w:rsidRPr="000C154D">
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> with a direct or indirect financial interest in the subject matter of the paper should be explicitly stated.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00181270" w:rsidRPr="00FB72C9">
+      <w:r w:rsidR="00DA7D7E" w:rsidRPr="00850809">
+        <w:t>If an employer was involved in the preparation of the manuscript, please disclose the employer’s role.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57E95">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C57E95">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FC01B3" w:rsidRPr="00F2348E">
+        <w:t xml:space="preserve">Authors should disclose </w:t>
+      </w:r>
+      <w:r w:rsidR="00823FCB" w:rsidRPr="00F2348E">
+        <w:t>significant use of artificial intelligence tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB09CD" w:rsidRPr="00F2348E">
+        <w:t xml:space="preserve">s in the writing or research of their </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB09CD" w:rsidRPr="00F2348E">
+        <w:lastRenderedPageBreak/>
+        <w:t>submission.</w:t>
+      </w:r>
+      <w:r w:rsidR="006723DE" w:rsidRPr="00F2348E">
+        <w:t xml:space="preserve"> The disclosure should identify the tools and how they were used. Grammar</w:t>
+      </w:r>
+      <w:r w:rsidR="004C38C4" w:rsidRPr="00F2348E">
+        <w:t xml:space="preserve"> and spell-checking tools</w:t>
+      </w:r>
+      <w:r w:rsidR="0082496B" w:rsidRPr="00F2348E">
+        <w:t xml:space="preserve"> do not need to be disclosed</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0904">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637E2F4D" w14:textId="6907DFAD" w:rsidR="00AD154B" w:rsidRPr="00FE1776" w:rsidRDefault="00AD154B" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4C06" w:rsidRPr="00FE1776">
+        <w:t>availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t xml:space="preserve"> statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7ABCFE" w14:textId="77777777" w:rsidR="006A034A" w:rsidRDefault="005A4C06" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62656">
+        <w:t xml:space="preserve">data availability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">statement is required for articles that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
+        <w:t>data-driven such as surveys, systematic reviews, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A343C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24">
+        <w:t xml:space="preserve">The statement should indicate whether or where data will be made available. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069DDE9C" w14:textId="64C5C20E" w:rsidR="00FF5C4B" w:rsidRPr="006A034A" w:rsidRDefault="005A343C" w:rsidP="006A034A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and tables </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004916FC" w:rsidRPr="00FB72C9">
+      </w:pPr>
+      <w:r w:rsidRPr="00CF458C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B75B9" w:rsidRPr="00FB72C9">
+        <w:t>Sample data statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24" w:rsidRPr="00CF458C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...81 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002A3BC1" w:rsidRPr="00FB72C9">
+      <w:r w:rsidRPr="00CF458C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> preceded by its expansion</w:t>
-[...224 lines deleted...]
-      <w:pPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D20083" w14:textId="77777777" w:rsidR="00FF5C4B" w:rsidRDefault="00A70A24" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...65 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Data will be made available upon reasonable request to authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BE5F52" w14:textId="6001E599" w:rsidR="00AD154B" w:rsidRPr="000C154D" w:rsidRDefault="00A70A24" w:rsidP="00FF5C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...60 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The data upon which this article is based are available at [insert Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>url</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0904">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="72478717" w14:textId="47820ECA" w:rsidR="009B75B9" w:rsidRPr="00FE1776" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E64C4B5" w14:textId="44FB2F2E" w:rsidR="00557475" w:rsidRPr="00C3091D" w:rsidRDefault="00D93C59" w:rsidP="00A76224">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>With the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> essays based primarily on personal expertise and experience, most articles will require a reference list. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
       <w:r w:rsidR="00D95BD1">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">references are </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">included, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C046AB">
+        <w:t>citations</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> should appear in the text as superscript Arabic numerals, numbered in the order of their appearance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0" w:rsidRPr="00F51FA0">
+        <w:t>References in tables</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0" w:rsidRPr="00F51FA0">
+        <w:t xml:space="preserve"> figures should be in numerical order according to where the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24">
+        <w:t>table or figure</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0" w:rsidRPr="00F51FA0">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="007D74D9">
+        <w:t xml:space="preserve">first </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0" w:rsidRPr="00F51FA0">
+        <w:t>cited in the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51FA0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A24">
+        <w:t>Superscript n</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>umbers should follow punctuation marks (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54F58" w:rsidRPr="000C154D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-        <w:t>A</w:t>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>Smith et al.</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1438 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00F2348E">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>In the reference list, t</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>he full citations should be listed in numerical order after</w:t>
       </w:r>
       <w:r w:rsidR="00721C71" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="007371CB" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> disclosures and conflicts of interest statement or, if applicable, the</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00721C71" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>data availability statement</w:t>
       </w:r>
       <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003A1423">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A1423">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">References should </w:t>
       </w:r>
       <w:r w:rsidR="005E0C2E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">provide complete bibliographic </w:t>
       </w:r>
       <w:r w:rsidR="00C8013C">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00B92C11">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>so that readers</w:t>
       </w:r>
       <w:r w:rsidR="00CE0200">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> have sufficient information to identify the specific document</w:t>
       </w:r>
       <w:r w:rsidR="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. References should </w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="000C154D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">be numbered in the order in which they appear in the </w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B0BA55" w14:textId="0B923E37" w:rsidR="007912F3" w:rsidRPr="00C3091D" w:rsidRDefault="00466E0B" w:rsidP="007912F3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06B0BA55" w14:textId="0B923E37" w:rsidR="007912F3" w:rsidRPr="00C3091D" w:rsidRDefault="00466E0B" w:rsidP="00A76224">
       <w:r w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>ormat references using Vancouver style as indicated in the examples</w:t>
       </w:r>
       <w:r w:rsidR="007371CB" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00AD154B" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A9205D" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F0904" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If there are 6 or more </w:t>
       </w:r>
       <w:r w:rsidR="007912F3" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>authors, list the first three authors followed by "et al."</w:t>
       </w:r>
       <w:r w:rsidR="008F0904" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> List all authors if there are fewer than </w:t>
       </w:r>
       <w:r w:rsidR="00C3091D" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008F0904" w:rsidRPr="00C3091D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533928A7" w14:textId="64FDED55" w:rsidR="006754C3" w:rsidRDefault="00A9205D" w:rsidP="009B75B9">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="533928A7" w14:textId="64FDED55" w:rsidR="006754C3" w:rsidRDefault="00A9205D" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Include </w:t>
       </w:r>
       <w:r w:rsidR="002C08EA">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00466E0B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>digital object identifier (</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="00466E0B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557475">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">at the end of each </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">reference if </w:t>
       </w:r>
       <w:r w:rsidR="00466E0B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">one is </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">available. </w:t>
       </w:r>
       <w:r w:rsidR="00DB3CB8">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t xml:space="preserve">Please provide the complete hyperlinked DOI. To construct a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB3CB8">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB3CB8">
+        <w:t xml:space="preserve"> hyperlink, place the text </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00DB3CB8" w:rsidRPr="00485E59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DB3CB8">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> immediately preceding the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006754C3">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>doi itself. Please make sure the hyperlinks work.</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006754C3">
+        <w:t xml:space="preserve"> itself. Please make sure the hyperlinks work.</w:t>
       </w:r>
       <w:r w:rsidR="00FC3F8D">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId22" w:history="1">
+        <w:t xml:space="preserve"> If unsure of DOI, use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC3F8D">
+        <w:t>CrossRef’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC3F8D">
+        <w:t xml:space="preserve"> search tool available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00FC3F8D" w:rsidRPr="00C508CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://apps.crossref.org/SimpleTextQuery</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC3F8D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9144A8" w14:textId="6F6EB3DF" w:rsidR="005130B3" w:rsidRDefault="00732FD3" w:rsidP="009B75B9">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3C9144A8" w14:textId="6F6EB3DF" w:rsidR="005130B3" w:rsidRDefault="00732FD3" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">For additional </w:t>
       </w:r>
       <w:r w:rsidR="005130B3">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">referencing styles, </w:t>
       </w:r>
       <w:r w:rsidR="00BE408B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>the following resources are suggested:</w:t>
       </w:r>
       <w:r w:rsidR="00BE408B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005130B3" w:rsidRPr="00DD4C17">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Citing Medicine</w:t>
       </w:r>
       <w:r w:rsidR="00DD4C17" w:rsidRPr="00DD4C17">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: The NLM Style Guide for authors, Editors, and Publishers </w:t>
       </w:r>
       <w:r w:rsidR="005130B3">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="005130B3" w:rsidRPr="00BD7872">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/books/NBK7256/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005130B3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AED0834" w14:textId="35488202" w:rsidR="00BE408B" w:rsidRDefault="00BE408B" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>AMA Manual of Style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D4F84" w14:textId="37CFED22" w:rsidR="00215BCC" w:rsidRPr="00210CF5" w:rsidRDefault="009B3490" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00CF458C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:t>Reference Exemples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3490">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Journal articles</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B75B9" w:rsidRPr="00FE1776">
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="004F35CA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Journal articles</w:t>
+      </w:r>
       <w:r w:rsidR="00215BCC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="00215BCC">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="00215BCC" w:rsidRPr="00D75AAC">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Faisal T, Naseem S, Ashfaq T, et al. An indirect evaluation of medical residents' research writing skills by research synopsis review. J Pak Med Assoc. 2022;72(7):1345–9.</w:t>
       </w:r>
       <w:r w:rsidR="00210CF5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00210CF5" w:rsidRPr="008B6DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://doi.org/10.47391/jpma.3143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B9B061E" w14:textId="726CDAB8" w:rsidR="004F5316" w:rsidRDefault="004F5316" w:rsidP="00215BCC">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B9B061E" w14:textId="726CDAB8" w:rsidR="004F5316" w:rsidRDefault="004F5316" w:rsidP="00A76224">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210CF5">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Mommaas B, Ry</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mommaas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210CF5">
+        <w:t xml:space="preserve"> B, Ry</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">an MH, Agarwal N. </w:t>
       </w:r>
       <w:r w:rsidRPr="004F5316">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Essential investments in optimising clinical research for rare diseases</w:t>
+        <w:t xml:space="preserve">Essential investments in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5316">
+        <w:t>optimising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5316">
+        <w:t xml:space="preserve"> clinical research for rare diseases</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E45CB">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Med Writ. 2025;34(1):16</w:t>
       </w:r>
       <w:r w:rsidR="005B17E0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="005B17E0" w:rsidRPr="008B6DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://doi.org/10.56012/rqli4755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62CE3308" w14:textId="55465296" w:rsidR="008F0904" w:rsidRPr="00DA49ED" w:rsidRDefault="008F0904" w:rsidP="00215BCC">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62CE3308" w14:textId="55465296" w:rsidR="008F0904" w:rsidRPr="00DA49ED" w:rsidRDefault="008F0904" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00DA49ED">
+        <w:t>Many online-only journals do not have page numbers. The article locator number may be used in the place of page numbers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523E4431" w14:textId="251B01AE" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00954187">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
       <w:r w:rsidR="00233A05">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00233A05">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008F0904">
+        <w:t>In accordance with AMA Style, t</w:t>
+      </w:r>
+      <w:r w:rsidR="0053093E" w:rsidRPr="0053093E">
+        <w:t xml:space="preserve">he journal does not require the listing of </w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t>locations</w:t>
+      </w:r>
+      <w:r w:rsidR="0053093E" w:rsidRPr="0053093E">
+        <w:t xml:space="preserve"> where books are published.</w:t>
+      </w:r>
+      <w:r w:rsidR="00233A05" w:rsidRPr="0053093E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00233A05">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00233A05">
+      <w:r w:rsidR="0053093E" w:rsidRPr="00954187">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Books </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1776">
+      <w:r w:rsidRPr="00954187">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>without editors listed</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">without editors listed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CAF094" w14:textId="42E89B61" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
       <w:r w:rsidRPr="006D7BFF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Murray PR, Rosenthal KS, Kobayashi GS, </w:t>
       </w:r>
       <w:r w:rsidR="006D7BFF" w:rsidRPr="006D7BFF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7BFF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C154D">
+        <w:t>Medical microbiology. 4</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> ed. St. Louis: Mosby; 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3152AC" w14:textId="103ACFCD" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00CF2E19">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>Medical microbiology. 4</w:t>
+        <w:t xml:space="preserve">Books published under editors’ names: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19" w:rsidRPr="00CF2E19">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C154D">
+        <w:t>Gilstrap LC, Cunningham FG, VanDorsten JP, editors. Operative obstetrics. 2</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> ed. New York: McGraw-Hill; 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F99999D" w14:textId="3E98DC5D" w:rsidR="009B75B9" w:rsidRPr="00CF2E19" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>th</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapters from edited books: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">Meltzer PS, Kallioniemi A, Trent JM. Chromosome alterations in human solid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>tumors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">. In: Vogelstein B, Kinzler KW, editors. The genetic basis of human cancer. New York: McGraw-Hill; 2002. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87AD5" w:rsidRPr="000C154D">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>. 93-113.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C6D762" w14:textId="1676597C" w:rsidR="00B34CF4" w:rsidRPr="00CF2E19" w:rsidRDefault="00B34CF4" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed. St. Louis: Mosby; 2002.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50395">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...130 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Legislation and r</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4689" w:rsidRPr="00D75AAC">
+      <w:r w:rsidR="00EF4689" w:rsidRPr="00C50395">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>egulatory guidelines</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4689" w:rsidRPr="00D75AAC">
+        <w:t>egulatory guidelines:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006D6C8D" w:rsidRPr="00D75AAC">
+        <w:t>Fo</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1BB7" w:rsidRPr="00D75AAC">
+        <w:t>rmat</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6C8D" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1BB7" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>Abbreviation/Number</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1BB7" w:rsidRPr="00D75AAC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> Full Title. Date.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A9A" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> URLs and </w:t>
+      </w:r>
+      <w:r w:rsidR="003A44CC" w:rsidRPr="00D75AAC">
+        <w:t>citation</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A9A" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> dates are not needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301CD098" w14:textId="65EB2450" w:rsidR="00BE17DE" w:rsidRPr="00D75AAC" w:rsidRDefault="00744D47" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve">EU MDR 2017/745. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1133B" w:rsidRPr="00D75AAC">
+        <w:t>Regulation (EU) 2017/745 of the European Parliament and of the Council of 5 April 2017 on medical devices.</w:t>
+      </w:r>
+      <w:r w:rsidR="00287A83" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75AAC" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> May 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00287A83" w:rsidRPr="00D75AAC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFDB89F" w14:textId="5A3DA52B" w:rsidR="00CF5158" w:rsidRPr="00D75AAC" w:rsidRDefault="00CF5158" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>EMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00744D47" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> Policy 0070</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>. External guidance on the implementation of the European Medicines Agency policy on the publication of clinical data for medicinal products for human use</w:t>
+      </w:r>
+      <w:r w:rsidR="00287A83" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00287A83" w:rsidRPr="00D75AAC">
+        <w:t>ver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00287A83" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> 1.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00756662" w:rsidRPr="00D75AAC">
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75AAC" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> Oct 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00756662" w:rsidRPr="00D75AAC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE7E526" w14:textId="519D027F" w:rsidR="009D3959" w:rsidRPr="000C154D" w:rsidRDefault="00756662" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>ICH</w:t>
+      </w:r>
+      <w:r w:rsidR="00744D47" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> E6 (R2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> Guideline for Good Clinical Practice. 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75AAC" w:rsidRPr="00D75AAC">
+        <w:t xml:space="preserve"> Nov 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75AAC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D0BC46" w14:textId="54B00FFD" w:rsidR="008F0904" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Websites</w:t>
+      </w:r>
+      <w:r w:rsidR="007754ED" w:rsidRPr="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="007754ED" w:rsidRPr="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>ebpages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50395">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="008F32CA" w:rsidRPr="00C50395">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...306 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00733F78">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Provide as </w:t>
       </w:r>
       <w:r w:rsidR="00BB3213">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">much bibliographic information as available, in the following order: </w:t>
       </w:r>
       <w:r w:rsidR="00B779CE">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Author. </w:t>
       </w:r>
       <w:r w:rsidR="007754ED">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Publisher. </w:t>
       </w:r>
       <w:r w:rsidR="009F64C7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Title. </w:t>
       </w:r>
       <w:r w:rsidR="009E3CCC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Date of publication. Date </w:t>
       </w:r>
       <w:r w:rsidR="00C005D7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009E3CCC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00C005D7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E3CCC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Update/Revision. Date of Citation. </w:t>
       </w:r>
       <w:r w:rsidR="00471214">
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00471214">
+        <w:t>url</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009E3CCC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E7733F">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E7733F">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008F0904" w:rsidRPr="00DA7D7E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidR="008F0904">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> The date of citation is used for web pages that are likely to evolve over time. They are not needed for published journal articles with registered DOIs or other static, permanent documents on the web.</w:t>
       </w:r>
       <w:r w:rsidR="00623734">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Publication and update dates are not always easy to find; check the page itself or the document’s source code.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A6E5EA" w14:textId="6EE7928B" w:rsidR="009B75B9" w:rsidRDefault="00E7733F" w:rsidP="009B75B9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62A6E5EA" w14:textId="0F2B5929" w:rsidR="009B75B9" w:rsidRDefault="00E7733F" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">For the title of the home page, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E43E8">
-[...18 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0075415B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Citing </w:t>
+        </w:r>
+        <w:r w:rsidR="00D67514" w:rsidRPr="0075415B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Medicine</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="008E43E8">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> advised</w:t>
+        <w:t xml:space="preserve"> advise</w:t>
+      </w:r>
+      <w:r w:rsidR="0075415B">
+        <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="00FF47BE" w:rsidRPr="00FF47BE">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Reproduce the title of a homepage as closely as possible to the wording on the screen, duplicating capitalization, spacing, punctuation, and special characters when possible</w:t>
       </w:r>
       <w:r w:rsidR="00FF47BE">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidR="001A7214">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF1BB4">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DF1BB4">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>For web pages subject to change, authors are advised to keep their screenshot</w:t>
+        <w:t xml:space="preserve">For web pages subject to change, authors are </w:t>
+      </w:r>
+      <w:r w:rsidR="0075415B">
+        <w:t>encouraged</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1BB4">
+        <w:t xml:space="preserve"> to keep their screenshot</w:t>
       </w:r>
       <w:r w:rsidR="00CF5CEC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">s or </w:t>
       </w:r>
       <w:r w:rsidR="00DF1BB4">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> printouts</w:t>
+        <w:t>printouts</w:t>
       </w:r>
       <w:r w:rsidR="00CF5CEC">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> for their records.</w:t>
       </w:r>
       <w:r w:rsidR="00DF1BB4">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D08C32" w14:textId="51185587" w:rsidR="00513795" w:rsidRDefault="000F6A64" w:rsidP="009B75B9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42D08C32" w14:textId="51185587" w:rsidR="00513795" w:rsidRDefault="000F6A64" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidR="00D3117D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C653D9">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>European Medical Writers Association</w:t>
       </w:r>
       <w:r w:rsidR="00BB1353" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00722DC5" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">[modified </w:t>
       </w:r>
       <w:r w:rsidR="00154943" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="007523D5" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Jun</w:t>
       </w:r>
       <w:r w:rsidR="00A21A99" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 16</w:t>
       </w:r>
       <w:r w:rsidR="00722DC5" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00061A49" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>cited 202</w:t>
       </w:r>
       <w:r w:rsidR="00722DC5" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00061A49" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Ju</w:t>
       </w:r>
       <w:r w:rsidR="00722DC5" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00061A49" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003022ED" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00061A49" w:rsidRPr="00331F03">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r w:rsidR="00061A49">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00513795" w:rsidRPr="00522A21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://emwa.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00513795">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17512D71" w14:textId="5249038C" w:rsidR="00D3117D" w:rsidRDefault="00513795" w:rsidP="009B75B9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17512D71" w14:textId="5249038C" w:rsidR="00D3117D" w:rsidRDefault="00513795" w:rsidP="00A76224">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">European Medicines Agency. </w:t>
       </w:r>
       <w:r w:rsidR="00EF58BE">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Human regulatory: overview. </w:t>
       </w:r>
       <w:r w:rsidR="00D84AF7">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="0017150E">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Nov 02. [ </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">cited 2025 June 29]. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00D3117D" w:rsidRPr="00522A21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/human-regulatory-overview</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D3117D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3FDA7A" w14:textId="5CDD58ED" w:rsidR="00F33585" w:rsidRPr="00CF2E19" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7486C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reports and other technical documents: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00344B44">
+        <w:t>Structure these references as follows:</w:t>
+      </w:r>
+      <w:r w:rsidR="00344B44">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B5A11" w:rsidRPr="006B5A11">
+        <w:t xml:space="preserve">Author(s). Title of report. Place of publication: Publisher; Date of publication – year month (if applicable). Total number of pages (if applicable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B5A11" w:rsidRPr="006B5A11">
+        <w:t>eg.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B5A11" w:rsidRPr="006B5A11">
+        <w:t xml:space="preserve"> 24 p.) Report No.: (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5A11">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B5A11">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0013449E">
+        <w:t>Examples:</w:t>
+      </w:r>
+      <w:r w:rsidR="0013449E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F33585" w:rsidRPr="00FE1776">
+        <w:t>Page E, Harney JM. Health hazard evaluation report. Cincinnati (OH): National Institute for Occupational Safety and Health (US); 2001 Feb. 24 p. Report No.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95DE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33585" w:rsidRPr="00FE1776">
+        <w:t>HETA2000‐0139‐2824</w:t>
+      </w:r>
+      <w:r w:rsidR="00344B44">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFBDF0A" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CA84DCA" w14:textId="1E2EFA2A" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00FE1776">
+        <w:t xml:space="preserve">Kuczmarski RJ, Ogden CL, Grammer-Strawn LM. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">CDC growth charts: United States. Advance Data from Vital and Health Statistics. Hyattsville, MD: National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> for Health Statistics, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537A7808" w14:textId="16D5CE9E" w:rsidR="009B75B9" w:rsidRPr="00CF2E19" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C7486C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Conference proceedings:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Harnden P, Joffe JK, Jones WG, editors. Germ cell tumours V. Proceedings of the 5</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> Germ Cell Tumour Conference; 2001 Sep 13-15; Leeds, UK. New York: Springer; 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5B9D41" w14:textId="4873F0DF" w:rsidR="009B75B9" w:rsidRPr="00CF2E19" w:rsidRDefault="004770C1" w:rsidP="00A76224">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7486C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Conference paper:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E19">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>Sterling TR, Benson CA, Scott N, et al. Three months of weekly rifapentine + INH for M. tuberculosis infection in HIV-infected persons. Presented at the 21st Conference on Retroviruses and Opportunistic Infections (CROI 2014), Boston, March 3–6, 2014 (poster).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E64676" w14:textId="77777777" w:rsidR="006D6C8D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="AuthorInfo"/>
       <w:r w:rsidRPr="00FE1776">
+        <w:t>Author information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="631FBD91" w14:textId="1AF397DB" w:rsidR="00BE7949" w:rsidRPr="000C154D" w:rsidRDefault="001D6D33" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00554716">
+        <w:t>The a</w:t>
+      </w:r>
+      <w:r w:rsidR="00980479" w:rsidRPr="00554716">
+        <w:t>uthor information</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6C8D" w:rsidRPr="00554716">
+        <w:t xml:space="preserve"> statement is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AF7" w:rsidRPr="00554716">
+        <w:t xml:space="preserve">required for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00554716">
+        <w:t>feature</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve"> and research</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="00554716">
+        <w:t xml:space="preserve"> articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve">. It </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6C8D" w:rsidRPr="00554716">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="009C62A5" w:rsidRPr="00554716">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve">also required for </w:t>
+      </w:r>
+      <w:r w:rsidR="00554716" w:rsidRPr="00554716">
+        <w:t xml:space="preserve">regular section </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AF7" w:rsidRPr="00554716">
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve"> longer than 1,000 words. It is optional for shorter section articles.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:br/>
+        <w:t xml:space="preserve">The author information statement should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t xml:space="preserve">no more than </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">50 words </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> each</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> author</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve">. It should only </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> credentials and</w:t>
+      </w:r>
+      <w:r w:rsidR="008F642B" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75B9" w:rsidRPr="000C154D">
+        <w:t>experience that establish the person as an expert in the subject of the article.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7949" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> Authors may optionally provide a photo and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95DE0">
+        <w:t xml:space="preserve">a maximum of 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7949" w:rsidRPr="000C154D">
+        <w:t>links to profiles on professional platforms such</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DF2">
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7949" w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> LinkedIn, Google Scholar, ORC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DF2">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7949" w:rsidRPr="000C154D">
+        <w:t>D, etc. EMWA discourages promotional content.</w:t>
+      </w:r>
+      <w:r w:rsidR="00554716">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A96">
+        <w:t>Individual p</w:t>
+      </w:r>
+      <w:r w:rsidR="00554716">
+        <w:t>hoto</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve">s of authors </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t xml:space="preserve">are optional; they </w:t>
+      </w:r>
+      <w:r w:rsidR="00554716">
+        <w:t>should be supplied as separate high-resolution files, not pasted into the Word document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8213A2" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="00FE1776" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Tables"/>
+      <w:r w:rsidRPr="00FE1776">
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="21168BBC" w14:textId="4BDA5286" w:rsidR="008A204D" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">Tables should be numbered sequentially using Arabic numerals. </w:t>
+      </w:r>
+      <w:r w:rsidR="0094238D">
+        <w:t xml:space="preserve">Each table must have a brief description (“callout”) within the main text. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A02F5">
+        <w:t>If tables include reference citations, they should be numbered according to where the table callout is placed within the text.</w:t>
+      </w:r>
+      <w:r w:rsidR="0094238D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0094238D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">Each table should appear on a separate page and should include a title (e.g. Table 1. Tropical fruits and their origins) followed by any additional description or footnotes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619FFABB" w14:textId="70A41158" w:rsidR="008A204D" w:rsidRPr="000C154D" w:rsidRDefault="008A204D" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tables should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00107094">
+        <w:t>submitted as editable type</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t xml:space="preserve"> using table functions of Word; they should not be submitted as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>image files.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B83934" w14:textId="743E1B3B" w:rsidR="008A204D" w:rsidRPr="000C154D" w:rsidRDefault="008A204D" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DF2" w:rsidRPr="000C154D">
+        <w:t>far-left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> column in a table should be aligned left. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65CC2">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">olumns of data should usually be centred (and/or aligned on common elements, such as decimal points or dashes in ranges). Each column should have a heading, which should be in bold. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA7D387" w14:textId="274A329D" w:rsidR="008A204D" w:rsidRPr="000C154D" w:rsidRDefault="008A204D" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t>For table footnotes, use superscript letters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA293B6" w14:textId="0BE53D83" w:rsidR="00DD4672" w:rsidRPr="00DD4672" w:rsidRDefault="00E72C08" w:rsidP="00A76224">
+      <w:r w:rsidRPr="000C154D">
+        <w:t>Define any abbreviations not defined in the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65CC2">
+        <w:t xml:space="preserve"> of the table</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:t>, even if the abbreviation is defined elsewhere in the manuscript.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01EB2">
+        <w:t xml:space="preserve"> Abbreviations widely recognised by the journal’s audience do not need to be defined. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006F715B">
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Figures"/>
+      <w:r w:rsidR="00C74CD1" w:rsidRPr="00AC59BE">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
-        <w:t>Reports and other technical documents</w:t>
-      </w:r>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3C5EBF81" w14:textId="10000D6F" w:rsidR="00CF14A5" w:rsidRDefault="00DD4672" w:rsidP="00A76224">
       <w:r w:rsidRPr="000C154D">
-        <w:rPr>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Figures should be numbered sequentially using Arabic numerals. Provide a title for each figure followed by any additional description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC09F7">
+        <w:t>. Define abbreviations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> even if they are defined within the text. Abbreviations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC09F7">
+        <w:t>widely recognised by the journal’s audience</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> do not need to be defined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC09F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Each figure should be “called out” with</w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> explanatory information in the text.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006B5A11" w:rsidRPr="006B5A11">
+      <w:r w:rsidR="00B01EAC" w:rsidRPr="006275A5">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...998 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Writing</w:t>
       </w:r>
+      <w:r w:rsidR="00B01EAC" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> is committed to publishing high</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4B93" w:rsidRPr="006275A5">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01EAC" w:rsidRPr="006275A5">
+        <w:t>quality artwor</w:t>
+      </w:r>
+      <w:r w:rsidR="00067311" w:rsidRPr="006275A5">
+        <w:t>k to illustrate the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01EAC" w:rsidRPr="006275A5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27419" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00016488" w:rsidRPr="006275A5">
+        <w:t>If you have figures</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67F0C" w:rsidRPr="006275A5">
+        <w:t>, photographs, or other illustrations, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27419" w:rsidRPr="006275A5">
+        <w:t>lease supply</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF031B" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997EE8" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">these items </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF031B" w:rsidRPr="006275A5">
+        <w:t>as individual files</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27419" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> according to the following guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00042639" w:rsidRPr="006275A5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3D4F" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> If visuals are not supplied, the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7FE6" w:rsidRPr="006275A5">
+        <w:t>journal’s page designer will select illustrations for inclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7D7E" w:rsidRPr="006275A5">
+        <w:t>; the authors will have an opportunity to review the selections during the proof review stage.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87AD4" w:rsidRPr="006275A5">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F13066F" w14:textId="77777777" w:rsidR="00CF14A5" w:rsidRDefault="00CF14A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...158 lines deleted...]
-    </w:p>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26568D79" w14:textId="77777777" w:rsidR="00FD1062" w:rsidRPr="006275A5" w:rsidRDefault="00FD1062" w:rsidP="00A76224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2024"/>
-        <w:gridCol w:w="3825"/>
-        <w:gridCol w:w="3495"/>
+        <w:gridCol w:w="4268"/>
+        <w:gridCol w:w="3052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00907441" w:rsidRPr="00434D57" w14:paraId="5F1E4360" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00907441" w:rsidRPr="0078032B" w14:paraId="5F1E4360" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9B9443" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="1F9B9443" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Figure Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E93A110" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="2E93A110" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preferred File Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7096AAAB" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="7096AAAB" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Alternative Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907441" w:rsidRPr="00434D57" w14:paraId="6463AE38" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00907441" w:rsidRPr="0078032B" w14:paraId="6463AE38" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270BB163" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="270BB163" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Line artwork, such as bar charts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06A0F1F1" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="676E6F42" w14:textId="0925EEC9" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vector files, which are resolution-independent, are preferred over rasterized, pixel-based files.</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:r w:rsidR="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidR="000506E6" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EPS, PDF</w:t>
             </w:r>
-            <w:r w:rsidR="00A944A1">
+            <w:r w:rsidR="00A944A1" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, AI</w:t>
             </w:r>
-            <w:r w:rsidR="0014517F">
+            <w:r w:rsidR="0014517F" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, SVG</w:t>
             </w:r>
-            <w:r w:rsidR="00F143F0">
+            <w:r w:rsidR="00F143F0" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00F143F0">
+            <w:r w:rsidR="00F143F0" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="005F42A1">
+            <w:r w:rsidR="005F42A1" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In </w:t>
             </w:r>
-            <w:r w:rsidR="008D7C07">
+            <w:r w:rsidR="008D7C07" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the software program in which artwork was created, look for options to export or save in </w:t>
             </w:r>
-            <w:r w:rsidR="00F260E7">
+            <w:r w:rsidR="00F260E7" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EPS, PDF, AI, or SVG.</w:t>
             </w:r>
-            <w:r w:rsidR="00F224EC">
+            <w:r w:rsidR="00F224EC" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Do not use a jpg file converted to PDF.</w:t>
             </w:r>
-            <w:r w:rsidR="005F42A1">
+            <w:r w:rsidR="005F42A1" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00711B4A">
+            <w:r w:rsidR="00711B4A" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12AF2679" w14:textId="707B6DD5" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="0009426B">
+          <w:p w14:paraId="12AF2679" w14:textId="707B6DD5" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>High-resolution TIFF</w:t>
             </w:r>
-            <w:r w:rsidR="00320519">
+            <w:r w:rsidR="00320519" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, jpg, or png </w:t>
+              <w:t xml:space="preserve">, jpg, or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00320519" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>png</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00320519" w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>file</w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907441" w:rsidRPr="00434D57" w14:paraId="74478A74" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00907441" w:rsidRPr="0078032B" w14:paraId="74478A74" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F985F" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="5F1F985F" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Combination text/scanned images (such as brain scans with text)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A256248" w14:textId="1B882B3E" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="5A256248" w14:textId="1B882B3E" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>High-resolution TIFF file</w:t>
             </w:r>
-            <w:r w:rsidR="00711B4A">
+            <w:r w:rsidR="00711B4A" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>; lzw compression permitted</w:t>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00711B4A" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lzw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00711B4A" w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> compression permitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(600 ppi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="673841F7" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="673841F7" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PowerPoint file with high-resolution image embedded, with text added in PowerPoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907441" w:rsidRPr="00434D57" w14:paraId="4C5618A1" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00907441" w:rsidRPr="0078032B" w14:paraId="4C5618A1" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7797694A" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="7797694A" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Flow chart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AF447B" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="06AF447B" w14:textId="752DD1D8" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If created in Microsoft Word or PowerPoint, provide in the original format.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>EPS, PDF also acceptable.</w:t>
+              <w:t xml:space="preserve">EPS, PDF </w:t>
+            </w:r>
+            <w:r w:rsidR="00286D08" w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>also acceptable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CE2DB42" w14:textId="210C1F96" w:rsidR="00907441" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="3AAEF67C" w14:textId="29A4D780" w:rsidR="00DA7D7E" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>High-resolution TIFF</w:t>
             </w:r>
-            <w:r w:rsidR="00DA7D7E">
+            <w:r w:rsidR="00DA7D7E" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, .jpg., or .png.</w:t>
+              <w:t>, .jpg., or .</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DA7D7E" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:t>png</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DA7D7E" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76022BC5" w14:textId="3709FC6B" w:rsidR="00DA7D7E" w:rsidRPr="00434D57" w:rsidRDefault="00DA7D7E" w:rsidP="00436D92">
+          <w:p w14:paraId="76022BC5" w14:textId="3691D815" w:rsidR="00DA7D7E" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LZW compression permitted</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA7D7E" w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00DA7D7E" w:rsidRPr="0078032B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Check lines and text at high zoom to make sure they do not appear pixelated</w:t>
             </w:r>
-            <w:r w:rsidR="00C20BBC">
+            <w:r w:rsidR="00C20BBC" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or fuzzy. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907441" w:rsidRPr="00434D57" w14:paraId="60179CF4" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00907441" w:rsidRPr="0078032B" w14:paraId="60179CF4" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DFBC044" w14:textId="4ABA15CA" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="1DFBC044" w14:textId="4ABA15CA" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Photograph</w:t>
             </w:r>
-            <w:r w:rsidR="0014517F">
+            <w:r w:rsidR="0014517F" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, image scans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E0BBA22" w14:textId="54B264BE" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="5E0BBA22" w14:textId="54B264BE" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TIFF, </w:t>
             </w:r>
-            <w:r w:rsidR="001870AC">
+            <w:r w:rsidR="001870AC" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">jpg, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>300 ppi</w:t>
             </w:r>
-            <w:r w:rsidR="007D7869">
+            <w:r w:rsidR="007D7869" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="007D7869">
+            <w:r w:rsidR="007D7869" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please provide the highest resolution version </w:t>
             </w:r>
-            <w:r w:rsidR="005B4BC0">
+            <w:r w:rsidR="005B4BC0" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>available</w:t>
             </w:r>
-            <w:r w:rsidR="00320519">
+            <w:r w:rsidR="00320519" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02F0847F" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="00434D57" w:rsidRDefault="00907441" w:rsidP="00436D92">
+          <w:p w14:paraId="02F0847F" w14:textId="77777777" w:rsidR="00907441" w:rsidRPr="0078032B" w:rsidRDefault="00907441" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00434D57">
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF031B" w:rsidRPr="00434D57" w14:paraId="4855587C" w14:textId="77777777" w:rsidTr="00436D92">
+      <w:tr w:rsidR="00EF031B" w:rsidRPr="0078032B" w14:paraId="4855587C" w14:textId="77777777" w:rsidTr="00B2134E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DBFFF52" w14:textId="42BDFDFB" w:rsidR="00EF031B" w:rsidRPr="00434D57" w:rsidRDefault="00EF031B" w:rsidP="00436D92">
+          <w:p w14:paraId="4DBFFF52" w14:textId="42BDFDFB" w:rsidR="00EF031B" w:rsidRPr="0078032B" w:rsidRDefault="00EF031B" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Screenshot </w:t>
             </w:r>
-            <w:r w:rsidR="001C13FA">
+            <w:r w:rsidR="001C13FA" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of web page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59B2C102" w14:textId="7516E01E" w:rsidR="00EF031B" w:rsidRPr="00434D57" w:rsidRDefault="0060090E" w:rsidP="00436D92">
+          <w:p w14:paraId="59B2C102" w14:textId="7516E01E" w:rsidR="00EF031B" w:rsidRPr="0078032B" w:rsidRDefault="0060090E" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TIFF, JPG, PNG</w:t>
             </w:r>
-            <w:r w:rsidR="001C13FA">
+            <w:r w:rsidR="001C13FA" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> acceptable; include URL</w:t>
             </w:r>
-            <w:r w:rsidR="0027659C">
+            <w:r w:rsidR="0027659C" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of where screenshot was taken, which will enable the page designer to </w:t>
             </w:r>
-            <w:r w:rsidR="0023215F">
+            <w:r w:rsidR="0023215F" w:rsidRPr="0078032B">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>capture the highest quality image</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="C6C6C6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39A349DC" w14:textId="77777777" w:rsidR="00EF031B" w:rsidRPr="00434D57" w:rsidRDefault="00EF031B" w:rsidP="00436D92">
+          <w:p w14:paraId="39A349DC" w14:textId="77777777" w:rsidR="00EF031B" w:rsidRPr="0078032B" w:rsidRDefault="00EF031B" w:rsidP="00A76224">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23A8EA25" w14:textId="05C5EF9D" w:rsidR="00DE13A4" w:rsidRDefault="00AB02E5" w:rsidP="009B75B9">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="23A8EA25" w14:textId="05C5EF9D" w:rsidR="00DE13A4" w:rsidRPr="006275A5" w:rsidRDefault="00AB02E5" w:rsidP="00A76224">
+      <w:r w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">Dimensions: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9651B" w:rsidRPr="006275A5">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Medical Writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9651B" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7FE3" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">pages are A4-sized </w:t>
+      </w:r>
+      <w:r w:rsidR="008521CE" w:rsidRPr="006275A5">
+        <w:t>(210 mm x 297 mm). Artwork should be designed t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07320" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD11DC" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">be legible </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3FB4" w:rsidRPr="006275A5">
+        <w:t>within the standard area of 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07320" w:rsidRPr="006275A5">
+        <w:t>86 mm x 249 mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD11DC" w:rsidRPr="006275A5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00011EED" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6CF3" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">ype </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FB2" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">size should be no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6CF3" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">smaller than 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC6CF3" w:rsidRPr="006275A5">
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E2F73" w:rsidRPr="006275A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9824B3" w14:textId="567405EA" w:rsidR="00D41D56" w:rsidRPr="006275A5" w:rsidRDefault="0040790C" w:rsidP="00A76224">
+      <w:bookmarkStart w:id="3" w:name="_Hlk99197455"/>
+      <w:r w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">Authors who are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41D56" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">EMWA members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">can request </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41D56" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">graphical support from EMWA’s </w:t>
+      </w:r>
+      <w:r w:rsidR="006E42A3" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">Visual Communications </w:t>
+      </w:r>
+      <w:r w:rsidR="006275A5" w:rsidRPr="006275A5">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41D56" w:rsidRPr="006275A5">
+        <w:t>eam</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4753" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve"> at creativeteam@emwa.onmicrosoft.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95DE0" w:rsidRPr="006275A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3744322A" w14:textId="2B8DE61F" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C154D">
+        <w:t>COPYRIGHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E453EE9" w14:textId="4A886751" w:rsidR="009B75B9" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:r w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">Copyright </w:t>
+      </w:r>
+      <w:r w:rsidR="00187F97" w:rsidRPr="006275A5">
+        <w:t xml:space="preserve">ownership </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275A5">
+        <w:t>remains with the authors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> although by publishing in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1776">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Medical Writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17D31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> the authors </w:t>
+      </w:r>
+      <w:r w:rsidR="00711B4A">
+        <w:t xml:space="preserve">are providing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">EMWA </w:t>
+      </w:r>
+      <w:r w:rsidR="00711B4A">
+        <w:t xml:space="preserve">a license to publish their work </w:t>
+      </w:r>
+      <w:r w:rsidR="0016231D">
+        <w:t>online and in adapted formats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve">. If the authors wish to reproduce the article elsewhere, they should indicate that the article was first published in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1776">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Medical Writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C154D">
+        <w:t xml:space="preserve"> and provide the volume, issue, and page numbers.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320519">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054F7A5E" w14:textId="40B0E963" w:rsidR="00CA75F5" w:rsidRDefault="00B27052" w:rsidP="00A76224">
+      <w:r w:rsidRPr="00AF4ECA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Medical Writing</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7FE3">
-[...132 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk99197455"/>
+      <w:r w:rsidR="009279A8">
+        <w:t xml:space="preserve">will consider publishing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A037B0">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80514">
+        <w:t xml:space="preserve">s, artwork, or other materials that have been </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...279 lines deleted...]
-        <w:t>Medical Writing</w:t>
+        <w:t xml:space="preserve">previously published, subject to compliance with copyright conditions and permissions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80514">
+        <w:t xml:space="preserve">Authors should submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80514">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">documentation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43B8F">
+        <w:t xml:space="preserve">permission to republish any copyrighted materials. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>The original citation should be provided for proper attribution</w:t>
       </w:r>
       <w:r w:rsidR="00BC316B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of the work.</w:t>
       </w:r>
       <w:r w:rsidR="005C0EAA">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> For guidance on citing Creative Commons works, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00495F65" w:rsidRPr="00C656A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://wiki.creativecommons.org/wiki/Recommended_practices_for_attribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="518B5FB0" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="518B5FB0" w14:textId="77777777" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000C154D">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>CONTACTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2C41E" w14:textId="3B2F1837" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="009B75B9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6AE2C41E" w14:textId="191B8A12" w:rsidR="009B75B9" w:rsidRPr="000C154D" w:rsidRDefault="009B75B9" w:rsidP="00A76224">
       <w:r w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidR="00591DE6" w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C154D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">questions about the journal, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="000C154D">
+      <w:r w:rsidR="00103BE0">
+        <w:t xml:space="preserve">the Editor-in-Chief at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00103BE0" w:rsidRPr="009D23D8">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>editor@emwa.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00103BE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00103BE0">
+        <w:t>or t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00103BE0">
+        <w:t xml:space="preserve">he Editorial Office at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00103BE0" w:rsidRPr="004A2C8C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mew@emwa.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B0782F" w:rsidRPr="000C154D">
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00714F1D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188AA34B" w14:textId="2B0897D0" w:rsidR="0082496B" w:rsidRPr="000C154D" w:rsidRDefault="0082496B">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="188AA34B" w14:textId="2B0897D0" w:rsidR="0082496B" w:rsidRPr="000C154D" w:rsidRDefault="0082496B" w:rsidP="00A76224"/>
     <w:sectPr w:rsidR="0082496B" w:rsidRPr="000C154D">
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="654932CE" w14:textId="77777777" w:rsidR="00197867" w:rsidRDefault="00197867" w:rsidP="006902CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4FAECB68" w14:textId="77777777" w:rsidR="00E2629E" w:rsidRDefault="00E2629E" w:rsidP="00A76224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1BBA92" w14:textId="77777777" w:rsidR="00197867" w:rsidRDefault="00197867" w:rsidP="006902CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4156B5AC" w14:textId="77777777" w:rsidR="00E2629E" w:rsidRDefault="00E2629E" w:rsidP="00A76224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09EDE86F" w14:textId="481CA435" w:rsidR="006902CF" w:rsidRPr="006902CF" w:rsidRDefault="006902CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1040351829"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="51363C18" w14:textId="732802C6" w:rsidR="001F4498" w:rsidRDefault="001F4498" w:rsidP="004A2C8C">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7C046F7E" w14:textId="77777777" w:rsidR="001F4498" w:rsidRDefault="001F4498">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F5B114B" w14:textId="77777777" w:rsidR="006902CF" w:rsidRDefault="006902CF">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09EDE86F" w14:textId="481CA435" w:rsidR="006902CF" w:rsidRPr="006902CF" w:rsidRDefault="006902CF" w:rsidP="00A76224">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4F5B114B" w14:textId="77777777" w:rsidR="006902CF" w:rsidRDefault="006902CF" w:rsidP="00A76224">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65BF6093" w14:textId="77777777" w:rsidR="00197867" w:rsidRDefault="00197867" w:rsidP="006902CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1BD73921" w14:textId="77777777" w:rsidR="00E2629E" w:rsidRDefault="00E2629E" w:rsidP="00A76224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A83B60" w14:textId="77777777" w:rsidR="00197867" w:rsidRDefault="00197867" w:rsidP="006902CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="590D6245" w14:textId="77777777" w:rsidR="00E2629E" w:rsidRDefault="00E2629E" w:rsidP="00A76224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008821F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F55E9854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03BE317E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC20767C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
@@ -9889,50 +5486,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6119" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6839" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ED168E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67C8F15E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57DF5483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D59C4E94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10001,51 +5711,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BDC46B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB1CF104"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10114,51 +5824,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67755233"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FC6180C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10263,51 +5973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F4626A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B2A4822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10413,708 +6123,782 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1509103099">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1634628811">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1356809027">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="165637342">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1650985935">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1495681712">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2046905053">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1912227345">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="597563935">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="333610329">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1515878792">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="12" w16cid:durableId="341471531">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B75B9"/>
     <w:rsid w:val="00010EA6"/>
     <w:rsid w:val="00011EED"/>
     <w:rsid w:val="00013B49"/>
     <w:rsid w:val="00016488"/>
     <w:rsid w:val="000200C1"/>
     <w:rsid w:val="000205D8"/>
     <w:rsid w:val="00027A45"/>
     <w:rsid w:val="0003619D"/>
     <w:rsid w:val="00037FE3"/>
     <w:rsid w:val="00042639"/>
     <w:rsid w:val="000506E6"/>
     <w:rsid w:val="00053C4F"/>
+    <w:rsid w:val="000570CC"/>
     <w:rsid w:val="00057F35"/>
     <w:rsid w:val="00061A49"/>
     <w:rsid w:val="00067311"/>
     <w:rsid w:val="0006746E"/>
+    <w:rsid w:val="00072827"/>
     <w:rsid w:val="0008142B"/>
     <w:rsid w:val="00085ED7"/>
     <w:rsid w:val="0009426B"/>
     <w:rsid w:val="0009662D"/>
     <w:rsid w:val="000A02D6"/>
     <w:rsid w:val="000C154D"/>
     <w:rsid w:val="000C375D"/>
     <w:rsid w:val="000C6567"/>
     <w:rsid w:val="000D61C8"/>
     <w:rsid w:val="000E146D"/>
     <w:rsid w:val="000E16B6"/>
     <w:rsid w:val="000E45CB"/>
     <w:rsid w:val="000E5F61"/>
     <w:rsid w:val="000F0729"/>
     <w:rsid w:val="000F6A64"/>
+    <w:rsid w:val="00103BE0"/>
     <w:rsid w:val="00105A05"/>
     <w:rsid w:val="00106974"/>
     <w:rsid w:val="00107094"/>
     <w:rsid w:val="00112A9D"/>
     <w:rsid w:val="00114FCD"/>
     <w:rsid w:val="00132524"/>
     <w:rsid w:val="00132DD8"/>
     <w:rsid w:val="0013449E"/>
     <w:rsid w:val="0014517F"/>
     <w:rsid w:val="00145C83"/>
     <w:rsid w:val="00151116"/>
     <w:rsid w:val="001529EA"/>
     <w:rsid w:val="00154943"/>
     <w:rsid w:val="00160DED"/>
     <w:rsid w:val="00160FA9"/>
     <w:rsid w:val="0016231D"/>
     <w:rsid w:val="0016373A"/>
     <w:rsid w:val="0017150E"/>
     <w:rsid w:val="00181270"/>
     <w:rsid w:val="001870AC"/>
     <w:rsid w:val="00187F97"/>
     <w:rsid w:val="00197867"/>
     <w:rsid w:val="00197D52"/>
     <w:rsid w:val="001A02F5"/>
     <w:rsid w:val="001A2F3C"/>
     <w:rsid w:val="001A7214"/>
     <w:rsid w:val="001A79FB"/>
     <w:rsid w:val="001B6567"/>
     <w:rsid w:val="001C13FA"/>
+    <w:rsid w:val="001C2C7E"/>
     <w:rsid w:val="001D0BC9"/>
     <w:rsid w:val="001D6D33"/>
     <w:rsid w:val="001E1E9C"/>
+    <w:rsid w:val="001F4498"/>
     <w:rsid w:val="001F4C82"/>
     <w:rsid w:val="001F6959"/>
     <w:rsid w:val="002001CE"/>
     <w:rsid w:val="0020135E"/>
     <w:rsid w:val="00203C12"/>
     <w:rsid w:val="0020549E"/>
     <w:rsid w:val="00210CF5"/>
     <w:rsid w:val="00215BCC"/>
     <w:rsid w:val="00230779"/>
     <w:rsid w:val="0023215F"/>
     <w:rsid w:val="00233A05"/>
     <w:rsid w:val="00236BE5"/>
     <w:rsid w:val="0025432B"/>
     <w:rsid w:val="002569A1"/>
     <w:rsid w:val="002611EC"/>
     <w:rsid w:val="00266D4A"/>
     <w:rsid w:val="0027659C"/>
     <w:rsid w:val="002811EC"/>
     <w:rsid w:val="00282DA6"/>
+    <w:rsid w:val="00286D08"/>
     <w:rsid w:val="00287A83"/>
     <w:rsid w:val="002961EC"/>
     <w:rsid w:val="002A0D99"/>
     <w:rsid w:val="002A372A"/>
     <w:rsid w:val="002A3BC1"/>
     <w:rsid w:val="002A7B4F"/>
     <w:rsid w:val="002B313D"/>
     <w:rsid w:val="002B328D"/>
+    <w:rsid w:val="002B53CD"/>
     <w:rsid w:val="002C0515"/>
     <w:rsid w:val="002C08EA"/>
     <w:rsid w:val="002C2C33"/>
     <w:rsid w:val="002D0170"/>
+    <w:rsid w:val="002D4443"/>
     <w:rsid w:val="002D46E0"/>
     <w:rsid w:val="002D58FA"/>
     <w:rsid w:val="002E7260"/>
     <w:rsid w:val="002E7A9A"/>
     <w:rsid w:val="002F6506"/>
     <w:rsid w:val="002F7265"/>
     <w:rsid w:val="0030166A"/>
     <w:rsid w:val="003022ED"/>
     <w:rsid w:val="00320519"/>
     <w:rsid w:val="00320BA6"/>
     <w:rsid w:val="00325750"/>
     <w:rsid w:val="00331F03"/>
     <w:rsid w:val="00341E7F"/>
     <w:rsid w:val="00344B44"/>
+    <w:rsid w:val="00347780"/>
     <w:rsid w:val="00354D7F"/>
+    <w:rsid w:val="00357D20"/>
     <w:rsid w:val="00374230"/>
     <w:rsid w:val="00374E5F"/>
     <w:rsid w:val="00375AD5"/>
     <w:rsid w:val="00382F67"/>
     <w:rsid w:val="003870DE"/>
     <w:rsid w:val="00391D37"/>
     <w:rsid w:val="003A1423"/>
     <w:rsid w:val="003A2DF0"/>
     <w:rsid w:val="003A44CC"/>
     <w:rsid w:val="003B4632"/>
     <w:rsid w:val="003B79D4"/>
     <w:rsid w:val="003C254B"/>
     <w:rsid w:val="003D4EB9"/>
     <w:rsid w:val="003D6655"/>
     <w:rsid w:val="003E19D3"/>
     <w:rsid w:val="003E4891"/>
+    <w:rsid w:val="003F09BA"/>
     <w:rsid w:val="00401C43"/>
     <w:rsid w:val="00405A7E"/>
     <w:rsid w:val="0040790C"/>
     <w:rsid w:val="00412459"/>
     <w:rsid w:val="00414011"/>
     <w:rsid w:val="00416BFF"/>
     <w:rsid w:val="00416C9B"/>
     <w:rsid w:val="0042311F"/>
     <w:rsid w:val="00430C54"/>
     <w:rsid w:val="00433F1B"/>
     <w:rsid w:val="00437A5C"/>
     <w:rsid w:val="004404EA"/>
     <w:rsid w:val="004513C9"/>
     <w:rsid w:val="00451F28"/>
     <w:rsid w:val="0046573E"/>
     <w:rsid w:val="00466E0B"/>
     <w:rsid w:val="00470E39"/>
     <w:rsid w:val="00471214"/>
     <w:rsid w:val="004770C1"/>
     <w:rsid w:val="0049064B"/>
     <w:rsid w:val="004916FC"/>
     <w:rsid w:val="00493E2E"/>
     <w:rsid w:val="00495F65"/>
     <w:rsid w:val="004A4AE7"/>
     <w:rsid w:val="004C16F7"/>
     <w:rsid w:val="004C38C4"/>
     <w:rsid w:val="004C76ED"/>
     <w:rsid w:val="004D2406"/>
     <w:rsid w:val="004D4538"/>
+    <w:rsid w:val="004E1393"/>
     <w:rsid w:val="004E2CAB"/>
+    <w:rsid w:val="004F1157"/>
+    <w:rsid w:val="004F35CA"/>
     <w:rsid w:val="004F4C0C"/>
     <w:rsid w:val="004F5316"/>
     <w:rsid w:val="004F5CF4"/>
     <w:rsid w:val="00504187"/>
     <w:rsid w:val="00505083"/>
     <w:rsid w:val="005101C9"/>
     <w:rsid w:val="005130B3"/>
     <w:rsid w:val="00513795"/>
     <w:rsid w:val="0053093E"/>
     <w:rsid w:val="00531F72"/>
     <w:rsid w:val="0053453C"/>
     <w:rsid w:val="005355C9"/>
     <w:rsid w:val="0053580C"/>
     <w:rsid w:val="00542D8B"/>
     <w:rsid w:val="005445FE"/>
     <w:rsid w:val="0054633D"/>
     <w:rsid w:val="00554716"/>
     <w:rsid w:val="00557475"/>
     <w:rsid w:val="00557530"/>
     <w:rsid w:val="00557800"/>
     <w:rsid w:val="00565568"/>
     <w:rsid w:val="00575AC0"/>
     <w:rsid w:val="00581101"/>
     <w:rsid w:val="00591DE6"/>
     <w:rsid w:val="005A01F6"/>
     <w:rsid w:val="005A343C"/>
     <w:rsid w:val="005A4C06"/>
     <w:rsid w:val="005B17E0"/>
     <w:rsid w:val="005B4BC0"/>
     <w:rsid w:val="005B5BEF"/>
     <w:rsid w:val="005B7FB2"/>
     <w:rsid w:val="005C0EAA"/>
     <w:rsid w:val="005D43F2"/>
     <w:rsid w:val="005D762D"/>
     <w:rsid w:val="005E0C2E"/>
     <w:rsid w:val="005E0F2B"/>
     <w:rsid w:val="005E6B50"/>
     <w:rsid w:val="005F180C"/>
     <w:rsid w:val="005F42A1"/>
     <w:rsid w:val="005F4CD8"/>
     <w:rsid w:val="0060090E"/>
     <w:rsid w:val="00600D13"/>
     <w:rsid w:val="00601FC8"/>
     <w:rsid w:val="00602914"/>
     <w:rsid w:val="00604CFC"/>
     <w:rsid w:val="0060674D"/>
     <w:rsid w:val="00613DF9"/>
     <w:rsid w:val="00623734"/>
+    <w:rsid w:val="006275A5"/>
     <w:rsid w:val="00627BC8"/>
     <w:rsid w:val="0063490E"/>
     <w:rsid w:val="0063640C"/>
     <w:rsid w:val="0065208F"/>
     <w:rsid w:val="00665DE0"/>
     <w:rsid w:val="006662BA"/>
     <w:rsid w:val="00671253"/>
     <w:rsid w:val="006723DE"/>
     <w:rsid w:val="006754C3"/>
     <w:rsid w:val="00686E2D"/>
     <w:rsid w:val="006902CF"/>
+    <w:rsid w:val="006A034A"/>
     <w:rsid w:val="006A2BA2"/>
     <w:rsid w:val="006B5A11"/>
     <w:rsid w:val="006B5B4B"/>
     <w:rsid w:val="006C00F2"/>
     <w:rsid w:val="006C3BC1"/>
     <w:rsid w:val="006C7E93"/>
     <w:rsid w:val="006D292F"/>
     <w:rsid w:val="006D2C98"/>
     <w:rsid w:val="006D6C8D"/>
     <w:rsid w:val="006D7BFF"/>
     <w:rsid w:val="006D7FE6"/>
     <w:rsid w:val="006E0757"/>
     <w:rsid w:val="006E196A"/>
     <w:rsid w:val="006E2B51"/>
+    <w:rsid w:val="006E42A3"/>
     <w:rsid w:val="006E4656"/>
     <w:rsid w:val="006F349A"/>
     <w:rsid w:val="006F62BD"/>
     <w:rsid w:val="006F715B"/>
     <w:rsid w:val="00710E77"/>
     <w:rsid w:val="00711B4A"/>
+    <w:rsid w:val="00714F1D"/>
     <w:rsid w:val="00721AFA"/>
     <w:rsid w:val="00721C71"/>
     <w:rsid w:val="00722DC5"/>
+    <w:rsid w:val="00730529"/>
     <w:rsid w:val="00732FD3"/>
     <w:rsid w:val="00733F78"/>
     <w:rsid w:val="007349EA"/>
     <w:rsid w:val="007371CB"/>
     <w:rsid w:val="00744D47"/>
     <w:rsid w:val="00750FC4"/>
     <w:rsid w:val="00751597"/>
     <w:rsid w:val="007523D5"/>
     <w:rsid w:val="0075327E"/>
+    <w:rsid w:val="0075415B"/>
     <w:rsid w:val="00756662"/>
     <w:rsid w:val="00764FA3"/>
     <w:rsid w:val="00766B66"/>
     <w:rsid w:val="00766B9D"/>
     <w:rsid w:val="00766F14"/>
     <w:rsid w:val="007724D3"/>
+    <w:rsid w:val="00774E5C"/>
     <w:rsid w:val="007754ED"/>
+    <w:rsid w:val="0078032B"/>
     <w:rsid w:val="007809BB"/>
     <w:rsid w:val="0078425B"/>
     <w:rsid w:val="007875C5"/>
     <w:rsid w:val="007912F3"/>
+    <w:rsid w:val="0079279C"/>
     <w:rsid w:val="0079618C"/>
     <w:rsid w:val="007A5072"/>
     <w:rsid w:val="007B0F7B"/>
     <w:rsid w:val="007B139A"/>
+    <w:rsid w:val="007B17E2"/>
     <w:rsid w:val="007C3EEF"/>
     <w:rsid w:val="007D237D"/>
     <w:rsid w:val="007D5C7E"/>
+    <w:rsid w:val="007D7201"/>
     <w:rsid w:val="007D74D9"/>
     <w:rsid w:val="007D7869"/>
     <w:rsid w:val="007E2F73"/>
     <w:rsid w:val="007E2FDD"/>
     <w:rsid w:val="007E35B1"/>
     <w:rsid w:val="007E5C2B"/>
+    <w:rsid w:val="007E7712"/>
     <w:rsid w:val="007E7F1E"/>
     <w:rsid w:val="007F5BC0"/>
     <w:rsid w:val="00823FCB"/>
     <w:rsid w:val="0082496B"/>
     <w:rsid w:val="00826C61"/>
     <w:rsid w:val="00830ECA"/>
     <w:rsid w:val="008351D0"/>
     <w:rsid w:val="008354DB"/>
     <w:rsid w:val="0083782B"/>
     <w:rsid w:val="0084431A"/>
     <w:rsid w:val="008477AF"/>
     <w:rsid w:val="00850809"/>
+    <w:rsid w:val="00850C0E"/>
     <w:rsid w:val="008521CE"/>
     <w:rsid w:val="00855078"/>
     <w:rsid w:val="008574B6"/>
     <w:rsid w:val="00860553"/>
     <w:rsid w:val="0086419B"/>
     <w:rsid w:val="00864289"/>
     <w:rsid w:val="00865AF1"/>
     <w:rsid w:val="00874552"/>
+    <w:rsid w:val="00876975"/>
+    <w:rsid w:val="00877A1A"/>
     <w:rsid w:val="0088280F"/>
     <w:rsid w:val="008A204D"/>
     <w:rsid w:val="008A4498"/>
     <w:rsid w:val="008B0625"/>
+    <w:rsid w:val="008C0A8F"/>
     <w:rsid w:val="008C2646"/>
     <w:rsid w:val="008C4753"/>
     <w:rsid w:val="008C486F"/>
     <w:rsid w:val="008C56F1"/>
     <w:rsid w:val="008C6E9D"/>
     <w:rsid w:val="008D1BB7"/>
     <w:rsid w:val="008D55D7"/>
     <w:rsid w:val="008D7C07"/>
     <w:rsid w:val="008E43E8"/>
     <w:rsid w:val="008F0904"/>
+    <w:rsid w:val="008F2FA7"/>
     <w:rsid w:val="008F32CA"/>
+    <w:rsid w:val="008F5400"/>
     <w:rsid w:val="008F642B"/>
     <w:rsid w:val="008F6E05"/>
     <w:rsid w:val="00900AC8"/>
     <w:rsid w:val="009055E0"/>
     <w:rsid w:val="00907441"/>
     <w:rsid w:val="00912B6D"/>
     <w:rsid w:val="00915BB1"/>
     <w:rsid w:val="00923CC8"/>
     <w:rsid w:val="009279A8"/>
     <w:rsid w:val="009402D8"/>
     <w:rsid w:val="0094188A"/>
     <w:rsid w:val="0094238D"/>
+    <w:rsid w:val="00954187"/>
     <w:rsid w:val="009574CD"/>
+    <w:rsid w:val="00961774"/>
     <w:rsid w:val="009775D2"/>
     <w:rsid w:val="00980479"/>
     <w:rsid w:val="00985335"/>
     <w:rsid w:val="00994AFC"/>
+    <w:rsid w:val="00997EE8"/>
     <w:rsid w:val="009A290F"/>
     <w:rsid w:val="009A4B93"/>
     <w:rsid w:val="009B1191"/>
+    <w:rsid w:val="009B3490"/>
     <w:rsid w:val="009B4709"/>
     <w:rsid w:val="009B75B9"/>
     <w:rsid w:val="009C179E"/>
     <w:rsid w:val="009C3054"/>
     <w:rsid w:val="009C3D4F"/>
     <w:rsid w:val="009C62A5"/>
+    <w:rsid w:val="009C6A73"/>
     <w:rsid w:val="009C6B28"/>
+    <w:rsid w:val="009D0ABF"/>
     <w:rsid w:val="009D23D8"/>
     <w:rsid w:val="009D3959"/>
+    <w:rsid w:val="009D7B60"/>
     <w:rsid w:val="009E3963"/>
     <w:rsid w:val="009E3CCC"/>
     <w:rsid w:val="009E562D"/>
     <w:rsid w:val="009F2791"/>
     <w:rsid w:val="009F64C7"/>
     <w:rsid w:val="00A01E22"/>
     <w:rsid w:val="00A037B0"/>
     <w:rsid w:val="00A05547"/>
     <w:rsid w:val="00A21A99"/>
     <w:rsid w:val="00A25131"/>
     <w:rsid w:val="00A27419"/>
     <w:rsid w:val="00A3719D"/>
     <w:rsid w:val="00A4449C"/>
+    <w:rsid w:val="00A5214D"/>
     <w:rsid w:val="00A62DC7"/>
     <w:rsid w:val="00A70A24"/>
     <w:rsid w:val="00A74C51"/>
     <w:rsid w:val="00A75C23"/>
+    <w:rsid w:val="00A76224"/>
     <w:rsid w:val="00A813EB"/>
     <w:rsid w:val="00A9205D"/>
     <w:rsid w:val="00A9308B"/>
     <w:rsid w:val="00A944A1"/>
     <w:rsid w:val="00A956C3"/>
     <w:rsid w:val="00A97192"/>
     <w:rsid w:val="00AA328A"/>
     <w:rsid w:val="00AB02E5"/>
     <w:rsid w:val="00AB14E2"/>
     <w:rsid w:val="00AB5544"/>
     <w:rsid w:val="00AC0C82"/>
     <w:rsid w:val="00AC4561"/>
+    <w:rsid w:val="00AC59BE"/>
+    <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AD154B"/>
+    <w:rsid w:val="00AD24D7"/>
     <w:rsid w:val="00AD3FAC"/>
     <w:rsid w:val="00AE0D59"/>
     <w:rsid w:val="00AE49AB"/>
     <w:rsid w:val="00AE5567"/>
     <w:rsid w:val="00AF4DB9"/>
     <w:rsid w:val="00AF4F57"/>
     <w:rsid w:val="00B01BDC"/>
     <w:rsid w:val="00B01EAC"/>
     <w:rsid w:val="00B01EB2"/>
     <w:rsid w:val="00B02882"/>
     <w:rsid w:val="00B05FAE"/>
     <w:rsid w:val="00B0782F"/>
     <w:rsid w:val="00B1133B"/>
     <w:rsid w:val="00B13ECA"/>
+    <w:rsid w:val="00B2134E"/>
     <w:rsid w:val="00B23452"/>
     <w:rsid w:val="00B2449B"/>
+    <w:rsid w:val="00B24A06"/>
     <w:rsid w:val="00B2613B"/>
     <w:rsid w:val="00B27052"/>
     <w:rsid w:val="00B274A9"/>
     <w:rsid w:val="00B276DD"/>
     <w:rsid w:val="00B30F10"/>
     <w:rsid w:val="00B3464E"/>
     <w:rsid w:val="00B34CF4"/>
     <w:rsid w:val="00B41746"/>
     <w:rsid w:val="00B46A97"/>
     <w:rsid w:val="00B62656"/>
     <w:rsid w:val="00B64CF7"/>
     <w:rsid w:val="00B7504F"/>
+    <w:rsid w:val="00B7575C"/>
     <w:rsid w:val="00B779CE"/>
+    <w:rsid w:val="00B822CF"/>
     <w:rsid w:val="00B8263B"/>
     <w:rsid w:val="00B828B7"/>
     <w:rsid w:val="00B850D6"/>
     <w:rsid w:val="00B92C11"/>
     <w:rsid w:val="00B968C4"/>
+    <w:rsid w:val="00BA2F98"/>
     <w:rsid w:val="00BA4DF2"/>
     <w:rsid w:val="00BB042B"/>
     <w:rsid w:val="00BB1353"/>
     <w:rsid w:val="00BB3213"/>
     <w:rsid w:val="00BC316B"/>
     <w:rsid w:val="00BC4E72"/>
     <w:rsid w:val="00BC766B"/>
     <w:rsid w:val="00BC7FE3"/>
     <w:rsid w:val="00BD17A6"/>
     <w:rsid w:val="00BD539E"/>
     <w:rsid w:val="00BE04AB"/>
     <w:rsid w:val="00BE17DE"/>
     <w:rsid w:val="00BE1DAD"/>
     <w:rsid w:val="00BE408B"/>
     <w:rsid w:val="00BE6CEE"/>
     <w:rsid w:val="00BE7949"/>
     <w:rsid w:val="00BF08A2"/>
     <w:rsid w:val="00BF1A96"/>
     <w:rsid w:val="00BF541F"/>
     <w:rsid w:val="00C005D7"/>
     <w:rsid w:val="00C026AF"/>
     <w:rsid w:val="00C04368"/>
     <w:rsid w:val="00C046AB"/>
     <w:rsid w:val="00C13F23"/>
     <w:rsid w:val="00C20BBC"/>
     <w:rsid w:val="00C3091D"/>
     <w:rsid w:val="00C338AF"/>
     <w:rsid w:val="00C33D89"/>
+    <w:rsid w:val="00C3487D"/>
     <w:rsid w:val="00C43B8F"/>
+    <w:rsid w:val="00C50395"/>
     <w:rsid w:val="00C505BE"/>
     <w:rsid w:val="00C511A1"/>
     <w:rsid w:val="00C55DB1"/>
     <w:rsid w:val="00C57E95"/>
     <w:rsid w:val="00C60ABB"/>
     <w:rsid w:val="00C653D9"/>
     <w:rsid w:val="00C7234D"/>
+    <w:rsid w:val="00C7486C"/>
+    <w:rsid w:val="00C74CD1"/>
     <w:rsid w:val="00C74CD7"/>
     <w:rsid w:val="00C8013C"/>
     <w:rsid w:val="00C805D2"/>
     <w:rsid w:val="00C87AD5"/>
     <w:rsid w:val="00C9444F"/>
     <w:rsid w:val="00C96564"/>
     <w:rsid w:val="00C96F1D"/>
     <w:rsid w:val="00C9727E"/>
     <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA6CE6"/>
     <w:rsid w:val="00CA75F5"/>
     <w:rsid w:val="00CA77C8"/>
     <w:rsid w:val="00CB09CD"/>
     <w:rsid w:val="00CC3830"/>
     <w:rsid w:val="00CC71DE"/>
     <w:rsid w:val="00CD11DC"/>
     <w:rsid w:val="00CD7FCC"/>
     <w:rsid w:val="00CE0200"/>
     <w:rsid w:val="00CE2A69"/>
+    <w:rsid w:val="00CE6AA3"/>
     <w:rsid w:val="00CF04EB"/>
+    <w:rsid w:val="00CF14A5"/>
+    <w:rsid w:val="00CF2E19"/>
+    <w:rsid w:val="00CF458C"/>
     <w:rsid w:val="00CF5158"/>
     <w:rsid w:val="00CF5484"/>
     <w:rsid w:val="00CF5CEC"/>
     <w:rsid w:val="00D00E00"/>
     <w:rsid w:val="00D010AE"/>
     <w:rsid w:val="00D063CB"/>
     <w:rsid w:val="00D06CC5"/>
+    <w:rsid w:val="00D06D83"/>
     <w:rsid w:val="00D3117D"/>
     <w:rsid w:val="00D311B0"/>
     <w:rsid w:val="00D361AD"/>
     <w:rsid w:val="00D41D56"/>
     <w:rsid w:val="00D43B95"/>
     <w:rsid w:val="00D460B0"/>
     <w:rsid w:val="00D54E1D"/>
     <w:rsid w:val="00D60CBE"/>
     <w:rsid w:val="00D67514"/>
     <w:rsid w:val="00D70797"/>
     <w:rsid w:val="00D75AAC"/>
     <w:rsid w:val="00D77B54"/>
     <w:rsid w:val="00D8309D"/>
     <w:rsid w:val="00D847A0"/>
     <w:rsid w:val="00D84AF7"/>
     <w:rsid w:val="00D93C59"/>
     <w:rsid w:val="00D95731"/>
     <w:rsid w:val="00D95BD1"/>
     <w:rsid w:val="00DA27C0"/>
     <w:rsid w:val="00DA3F37"/>
     <w:rsid w:val="00DA49ED"/>
     <w:rsid w:val="00DA6491"/>
     <w:rsid w:val="00DA7D7E"/>
     <w:rsid w:val="00DB3CB8"/>
     <w:rsid w:val="00DB5B92"/>
     <w:rsid w:val="00DC079B"/>
     <w:rsid w:val="00DC42EB"/>
     <w:rsid w:val="00DC61C3"/>
+    <w:rsid w:val="00DC64C5"/>
+    <w:rsid w:val="00DD4672"/>
     <w:rsid w:val="00DD4C17"/>
     <w:rsid w:val="00DD56A7"/>
     <w:rsid w:val="00DE13A4"/>
     <w:rsid w:val="00DE5069"/>
     <w:rsid w:val="00DF1BB4"/>
     <w:rsid w:val="00DF3FB4"/>
     <w:rsid w:val="00DF62D8"/>
     <w:rsid w:val="00E03800"/>
     <w:rsid w:val="00E03A8A"/>
     <w:rsid w:val="00E20D03"/>
+    <w:rsid w:val="00E2629E"/>
     <w:rsid w:val="00E304E4"/>
     <w:rsid w:val="00E34487"/>
     <w:rsid w:val="00E36EBE"/>
     <w:rsid w:val="00E40398"/>
     <w:rsid w:val="00E42549"/>
     <w:rsid w:val="00E54F58"/>
     <w:rsid w:val="00E67F0C"/>
     <w:rsid w:val="00E72C08"/>
     <w:rsid w:val="00E74F47"/>
     <w:rsid w:val="00E7733F"/>
     <w:rsid w:val="00E8525E"/>
     <w:rsid w:val="00E90915"/>
+    <w:rsid w:val="00E91A04"/>
+    <w:rsid w:val="00E932A7"/>
     <w:rsid w:val="00E95DE0"/>
     <w:rsid w:val="00E9651B"/>
     <w:rsid w:val="00E971D3"/>
+    <w:rsid w:val="00E97568"/>
     <w:rsid w:val="00E97EFE"/>
     <w:rsid w:val="00EA19B0"/>
     <w:rsid w:val="00EB2D5B"/>
     <w:rsid w:val="00EC09F7"/>
     <w:rsid w:val="00EC4073"/>
     <w:rsid w:val="00EC6CF3"/>
     <w:rsid w:val="00EC6DEE"/>
     <w:rsid w:val="00EF031B"/>
     <w:rsid w:val="00EF4689"/>
     <w:rsid w:val="00EF58BE"/>
     <w:rsid w:val="00EF75B4"/>
     <w:rsid w:val="00EF7B87"/>
+    <w:rsid w:val="00F0447D"/>
     <w:rsid w:val="00F050FA"/>
     <w:rsid w:val="00F07320"/>
     <w:rsid w:val="00F12381"/>
     <w:rsid w:val="00F12546"/>
     <w:rsid w:val="00F13FDE"/>
     <w:rsid w:val="00F143F0"/>
     <w:rsid w:val="00F16BFD"/>
     <w:rsid w:val="00F17D31"/>
     <w:rsid w:val="00F224EC"/>
     <w:rsid w:val="00F2348E"/>
     <w:rsid w:val="00F24CC0"/>
     <w:rsid w:val="00F260E7"/>
     <w:rsid w:val="00F33585"/>
     <w:rsid w:val="00F42226"/>
+    <w:rsid w:val="00F4227D"/>
     <w:rsid w:val="00F46CE4"/>
     <w:rsid w:val="00F51FA0"/>
+    <w:rsid w:val="00F54645"/>
     <w:rsid w:val="00F55DD8"/>
     <w:rsid w:val="00F57C98"/>
     <w:rsid w:val="00F61496"/>
     <w:rsid w:val="00F62161"/>
     <w:rsid w:val="00F63CA1"/>
+    <w:rsid w:val="00F655CB"/>
     <w:rsid w:val="00F65CC2"/>
     <w:rsid w:val="00F6776F"/>
     <w:rsid w:val="00F801BF"/>
     <w:rsid w:val="00F80514"/>
     <w:rsid w:val="00F83E91"/>
     <w:rsid w:val="00F84C29"/>
     <w:rsid w:val="00F87AD4"/>
     <w:rsid w:val="00F90468"/>
     <w:rsid w:val="00F90CDE"/>
     <w:rsid w:val="00F914E9"/>
     <w:rsid w:val="00FA412D"/>
     <w:rsid w:val="00FB5793"/>
     <w:rsid w:val="00FB72C9"/>
     <w:rsid w:val="00FC01B3"/>
     <w:rsid w:val="00FC3F8D"/>
     <w:rsid w:val="00FD1062"/>
     <w:rsid w:val="00FD4042"/>
     <w:rsid w:val="00FD5C95"/>
     <w:rsid w:val="00FE1776"/>
     <w:rsid w:val="00FE5F9B"/>
     <w:rsid w:val="00FF47BE"/>
+    <w:rsid w:val="00FF5C4B"/>
     <w:rsid w:val="00FF7880"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F52175C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1FDF4286-51DA-4651-A7DD-42AF77469A85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11467,281 +7251,281 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D06CC5"/>
+    <w:rsid w:val="00A76224"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="007B17E2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="30"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="007D7201"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="00CF458C"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="27"/>
+      <w:i/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="007B17E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="30"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="007D7201"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="36"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009B75B9"/>
+    <w:rsid w:val="00CF458C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="27"/>
+      <w:i/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B75B9"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009B75B9"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B75B9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009B75B9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009574CD"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009574CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD154B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD154B"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD154B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD154B"/>
@@ -11766,148 +7550,190 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004770C1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006902CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006902CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006902CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006902CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009D3959"/>
+    <w:rsid w:val="00E91A04"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:ind w:left="432"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00744D47"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004C16F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B01EAC"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008C2646"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7201"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007D7201"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F4498"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="134490469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="256912572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12296,51 +8122,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2109613436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mew@emwa.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emwa.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mew@emwa.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56012/rqli4755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/libraryFiles/downloadPublic/1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mew@emwa.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/libraryFiles/downloadPublic/1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47391/jpma.3143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/themes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK7256/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.creativecommons.org/wiki/Recommended_practices_for_attribution" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/about/editorialTeam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.crossref.org/SimpleTextQuery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editor@emwa.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/about/editorialTeam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK7256/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mew@emwa.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK7256/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mew@emwa.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.crossref.org/SimpleTextQuery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editor@emwa.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56012/rqli4755" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/libraryFiles/downloadPublic/1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.creativecommons.org/wiki/Recommended_practices_for_attribution" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/libraryFiles/downloadPublic/1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47391/jpma.3143" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicalwritingjournal.org/index.php/medwrit/themes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emwa.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12573,59 +8399,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC587A5B88555C4FB363140C191C3A99" ma:contentTypeVersion="56" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba144dfa2577de0d5aa6179fefa7b8e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="49956862-bc03-459b-9e7c-648b70989ab5" xmlns:ns3="0fc9d9d7-d92e-4a34-97b1-3c708aa95381" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37dcddd7e7b26bc4fb1774cd9ca1572e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="49956862-bc03-459b-9e7c-648b70989ab5"/>
     <xsd:import namespace="0fc9d9d7-d92e-4a34-97b1-3c708aa95381"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Volume" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Issue" minOccurs="0"/>
                 <xsd:element ref="ns2:Status_x0020_of_x0020_file" minOccurs="0"/>
                 <xsd:element ref="ns2:Assigned_x0020_Editor" minOccurs="0"/>
                 <xsd:element ref="ns2:Corresponding_x0020_Author" minOccurs="0"/>
                 <xsd:element ref="ns2:Staff_x0020_notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Proof_x0020_Corrections" minOccurs="0"/>
                 <xsd:element ref="ns2:Layout_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Manuscript_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns3:Related_x0020_to_x0020_Issue_x0020_Theme" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -13226,114 +9043,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F92AAC94-018A-4232-BF69-D7C928EB3B54}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14BCEA52-DBF7-42AD-93E6-D5B1758299E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="49956862-bc03-459b-9e7c-648b70989ab5"/>
     <ds:schemaRef ds:uri="0fc9d9d7-d92e-4a34-97b1-3c708aa95381"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F92AAC94-018A-4232-BF69-D7C928EB3B54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9336456A-29F2-4790-A763-277761DB68ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>16873</Characters>
+  <Pages>9</Pages>
+  <Words>2999</Words>
+  <Characters>16979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>306</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>339</Lines>
+  <Paragraphs>146</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19474</CharactersWithSpaces>
+  <CharactersWithSpaces>19832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>raquel billiones</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>