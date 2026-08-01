--- v0 (2025-11-11)
+++ v1 (2026-08-01)
@@ -1,1823 +1,2342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FC7C0A6" w14:textId="53B83398" w:rsidR="00AD542C" w:rsidRPr="006614DD" w:rsidRDefault="00AD542C" w:rsidP="00AD542C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D55B060" w14:textId="77777777" w:rsidR="00E32472" w:rsidRDefault="00E32472" w:rsidP="00F4389D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006614DD">
+    </w:p>
+    <w:p w14:paraId="7B7C83BE" w14:textId="77777777" w:rsidR="007F6FD0" w:rsidRDefault="007F6FD0" w:rsidP="007F6FD0">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Article Template for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6FD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Medical Writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1017A2" w14:textId="3DAFBB4B" w:rsidR="006E3C57" w:rsidRDefault="00E32472" w:rsidP="00F4389D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>This page is for feature articles only. For regular sections, proceed to p. 3</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>]</w:t>
-[...21 lines deleted...]
-        <w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008B5F66" w:rsidRPr="00F4389D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:t>About this template:</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5F66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[For each author, please give the full first name and last name (middle initial is optional)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D6771" w:rsidRPr="006614DD">
+        <w:br/>
+        <w:t>The purpose of the template is to provide guidance in structur</w:t>
+      </w:r>
+      <w:r w:rsidR="00147AA2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>]</w:t>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5F66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidR="009248A5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[Include company, city, country</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B7468" w:rsidRPr="006614DD">
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00147AA2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>]</w:t>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009750D9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">This document has explanatory information throughout. </w:t>
+      </w:r>
+      <w:r w:rsidR="00147AA2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[Provide name and email of corresponding author]</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="03C586A9" w14:textId="77777777" w:rsidR="00A60736" w:rsidRPr="006614DD" w:rsidRDefault="00A60736">
+        <w:t>Please d</w:t>
+      </w:r>
+      <w:r w:rsidR="009750D9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>elete all explanatory information before submitting your article.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C954D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00333914">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>As a reminder, professional medical writers are the primary audience for the journal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20A80">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Readers may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03AEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>at all stages of their careers and in different disciplines, so strive to make the text broadly access</w:t>
+      </w:r>
+      <w:r w:rsidR="00170FD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ible</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC79E6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where practical</w:t>
+      </w:r>
+      <w:r w:rsidR="00170FD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C40DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA2FAD" w14:textId="0F48C4F7" w:rsidR="00916012" w:rsidRDefault="00916012" w:rsidP="00F4389D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>We encourage you to use Microsoft Word’s built-in style tools to indicate heading levels</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65961">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B65961">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>docusmet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, as this will help us during the layout process. Please do not include more than 2 heading levels.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29654374" w14:textId="425CFC48" w:rsidR="00147AA2" w:rsidRDefault="00147AA2">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04473877" w14:textId="77777777" w:rsidR="005F0C95" w:rsidRDefault="005F0C95" w:rsidP="00F4389D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D23D2F" w14:textId="3054BF54" w:rsidR="00DD6B5E" w:rsidRDefault="005F0C95" w:rsidP="00C42636">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006614DD">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4848741D" w14:textId="1F600A39" w:rsidR="00940248" w:rsidRDefault="008E137C" w:rsidP="0061165A">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A19">
+        <w:t>rticle</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7709">
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">itle </w:t>
+      </w:r>
+      <w:r w:rsidR="0057179E">
+        <w:t xml:space="preserve">with first word and proper nouns capitalised: </w:t>
+      </w:r>
+      <w:r w:rsidR="000074A8">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eep </w:t>
+      </w:r>
+      <w:r w:rsidR="00D078FD">
+        <w:t xml:space="preserve">title </w:t>
+      </w:r>
+      <w:r>
+        <w:t>length under 120 characters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3499439A" w14:textId="72181941" w:rsidR="00DC2A19" w:rsidRDefault="00151FC2" w:rsidP="00DC2A19">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72BD2">
+        <w:t>First</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C43B73">
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r>
+        <w:t>LastName</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43B73" w:rsidRPr="00C43B73">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43B73">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AuthorFirstName</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AuthorLastName</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DB5" w:rsidRPr="00634DB5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7F2C10" w14:textId="3932AF0E" w:rsidR="00C43B73" w:rsidRDefault="009B067F" w:rsidP="00DC2A19">
+      <w:r w:rsidRPr="005F0A05">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Important Pharmaceutical Company, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21062">
+        <w:t>London, UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BEBB80" w14:textId="1C734585" w:rsidR="001A3E33" w:rsidRPr="00B92566" w:rsidRDefault="009B067F" w:rsidP="005F0A05">
+      <w:r w:rsidRPr="005F0A05">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55A8">
+        <w:t xml:space="preserve">Department of Surgery, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77C71">
+        <w:t xml:space="preserve">New </w:t>
+      </w:r>
+      <w:r w:rsidR="009153D2">
+        <w:t xml:space="preserve">Jersey </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21062">
+        <w:t xml:space="preserve">University, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0A05">
+        <w:t>Teaneck, NJ, USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEFD41F" w14:textId="242D4662" w:rsidR="00BB1CF7" w:rsidRPr="008C3A6C" w:rsidRDefault="00197359" w:rsidP="002134B5">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009750D9">
+        <w:t xml:space="preserve">For author names that consist of three </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20DCF">
+        <w:t>words or more, please highlight</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5B54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504E30">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20DCF">
+        <w:t xml:space="preserve">family name </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5B54">
+        <w:t xml:space="preserve">(last) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20DCF">
+        <w:t xml:space="preserve">for purposes of future reference citations and indexing. </w:t>
+      </w:r>
+      <w:r w:rsidR="00461143">
+        <w:t xml:space="preserve">Degrees and job titles are not listed in the bylines or affiliation section. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD76A7" w:rsidRPr="008C3A6C">
+        <w:t xml:space="preserve">Freelance writers or editors may list </w:t>
+      </w:r>
+      <w:r w:rsidR="00504E30">
+        <w:t>their affiliations as Freelance or Independent Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5622">
+        <w:t xml:space="preserve"> (or something similar) </w:t>
+      </w:r>
+      <w:r w:rsidR="001072D5">
+        <w:t>Do not include unnecessary information such as phone numbers and street addresses</w:t>
+      </w:r>
+      <w:r w:rsidR="0032333C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678EF4B2" w14:textId="77777777" w:rsidR="009B7468" w:rsidRPr="006614DD" w:rsidRDefault="009B7468"/>
+    <w:p w14:paraId="724E3D9B" w14:textId="77777777" w:rsidR="00A60736" w:rsidRPr="006614DD" w:rsidRDefault="00A60736">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006614DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Correspondence to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C586A9" w14:textId="69CDA3D5" w:rsidR="00A60736" w:rsidRPr="00755897" w:rsidRDefault="00063AA6" w:rsidP="00755897">
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00966119" w:rsidRPr="00966119">
+        <w:t>orresponding author</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="0061165A" w:rsidRPr="00966119">
+        <w:br/>
+        <w:t>email addres</w:t>
+      </w:r>
+      <w:r w:rsidR="00966119" w:rsidRPr="00966119">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0061165A" w:rsidRPr="00966119">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D6F7FE" w14:textId="77777777" w:rsidR="00DF69FC" w:rsidRDefault="00DF69FC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67ED6ADA" w14:textId="3DAA31E2" w:rsidR="00AF7F0A" w:rsidRDefault="00AD542C" w:rsidP="00147AA2">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F52F68">
+        <w:t xml:space="preserve">Abstracts are required </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for feature </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52F68">
+        <w:t xml:space="preserve">and research </w:t>
+      </w:r>
+      <w:r>
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52F68">
+        <w:t xml:space="preserve">. For </w:t>
+      </w:r>
+      <w:r w:rsidR="00504E30">
+        <w:t xml:space="preserve">articles submitted to the recurring sections of the journal (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:t>Freelancing or Medical Devices</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E30">
+        <w:t xml:space="preserve">), abstracts are required for </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7467">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2C90">
+        <w:t>rticles longer than 1000 word</w:t>
+      </w:r>
+      <w:r w:rsidR="000B05C8">
+        <w:t>, optional for shorter article</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2C90">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E30">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0045786A">
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4BCBB52B" w14:textId="05AF4A53" w:rsidR="00940248" w:rsidRPr="006614DD" w:rsidRDefault="00EF6A79" w:rsidP="00305D90">
+      <w:r w:rsidR="00136674">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCBB52B" w14:textId="3228F28A" w:rsidR="00940248" w:rsidRPr="006614DD" w:rsidRDefault="00EF6A79" w:rsidP="00305D90">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006614DD">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F2202A" w14:textId="12ADAB28" w:rsidR="00940248" w:rsidRPr="006614DD" w:rsidRDefault="00956402" w:rsidP="009C3A0A">
-      <w:r w:rsidRPr="006614DD">
+    <w:p w14:paraId="1B100147" w14:textId="706D302A" w:rsidR="00113DE6" w:rsidRPr="00966119" w:rsidRDefault="00461143" w:rsidP="00BB1CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF3CE5" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">Abstracts </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE69CA" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">dd </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidR="002A06F1" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">informative </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF3CE5" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">no more than 150 words. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9" w:rsidRPr="00966119">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State the main points and conclusions of the article.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2D6A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">summary </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E74F6" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">The abstract </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>text here</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB1CF7" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="002A06F1" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">not include headings or citations. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000035B3" w:rsidRPr="006614DD">
-[...68 lines deleted...]
-      <w:pPr>
+        <w:t>Limit use of abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> and spell out on first use. Exceptions: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22A33" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>This is example text</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004021A1" w:rsidRPr="006614DD">
+        <w:t>EMWA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6B5E" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E3200" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22A33" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Type your main text here. </w:t>
-[...382 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t>EMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6B5E" w:rsidRPr="00966119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="000035B3" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>UK, and US</w:t>
+      </w:r>
+      <w:r w:rsidR="001072D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F22A33" w:rsidRPr="00966119">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>do not need to be spelled out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F9281D" w14:textId="77777777" w:rsidR="000535BB" w:rsidRPr="000535BB" w:rsidRDefault="000535BB" w:rsidP="000535BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1331C852" w14:textId="77777777" w:rsidR="00FC7D0C" w:rsidRDefault="00FC7D0C" w:rsidP="00AD542C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B21B1B" w14:textId="77777777" w:rsidR="00515E1C" w:rsidRDefault="00515E1C">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB1CF7">
-[...638 lines deleted...]
-      <w:r w:rsidRPr="006614DD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25712EB6" w14:textId="182D9749" w:rsidR="00DD6B5E" w:rsidRPr="007D5CCF" w:rsidRDefault="00DD7B0B" w:rsidP="007D5CCF">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Figure quality:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The main text begins on the page </w:t>
+      </w:r>
+      <w:r w:rsidR="00515E1C" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>after the abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The beginning of the text does </w:t>
+      </w:r>
+      <w:r w:rsidR="00136674" w:rsidRPr="00DC172C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need a heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00F219D4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00922B97" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36E6E" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6742" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use UK English throughout</w:t>
+      </w:r>
+      <w:r w:rsidR="00262BBE" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and use </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6742" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">superscript numerals to indicate citations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00107BE9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Capitali</w:t>
+      </w:r>
+      <w:r w:rsidR="00E157D5">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se proper nouns, abbreviations, and the first word of sentences. </w:t>
+      </w:r>
+      <w:r w:rsidR="007248E2">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6B5E" w:rsidRPr="00A43942">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>eep abbreviations to a minimum to improve readability.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F219D4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0024686A">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please consider using </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tables and figures to improve the article’s impact and accessibility for readers. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F219D4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>If you are including tables and figures with your submission, each table and each figure must be specifically mentioned within the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that readers know how they relate to the body of the text. </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These callouts to tables and figures will </w:t>
+      </w:r>
+      <w:r w:rsidR="001F18CD">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help to guide the layout process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Consider s</w:t>
+      </w:r>
+      <w:r w:rsidR="007C35A1">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>elect</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="007C35A1">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 3 “pull quotes” from your text for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">featuring </w:t>
+      </w:r>
+      <w:r w:rsidR="007C35A1">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prominently </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C35A1">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">layout. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0686E">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ark </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>pull</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE49F9">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quotes </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0686E">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>in the text using Word’s comment function.</w:t>
+      </w:r>
+      <w:r w:rsidR="00833DB6">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ACB86F" w14:textId="427F54EC" w:rsidR="00262BBE" w:rsidRDefault="008A361D" w:rsidP="00262BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r w:rsidRPr="006614DD">
+        <w:t>This is heading level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F40B7CD" w14:textId="4A28664D" w:rsidR="00DD6B5E" w:rsidRPr="00FE49F9" w:rsidRDefault="00262BBE" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009750D9">
+        <w:t xml:space="preserve">Use heading level 1 for major section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6B5E" w:rsidRPr="009750D9">
+        <w:t>headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009750D9">
+        <w:t>. If there is a subsection, use heading level 2. The precise fonts are not important, but it should be obvious to editor</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4D7E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009750D9">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4D7E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009750D9">
+        <w:t>page designer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0FF8" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve"> which headings are level </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB0FF8" w:rsidRPr="009750D9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB0FF8" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve"> and which are level 2. Bullet points can be used in text, but </w:t>
+      </w:r>
+      <w:r w:rsidR="00214E57" w:rsidRPr="009750D9">
+        <w:t>keep bulleted lists to a minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27F1" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve">, as an article consisting of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80816" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27F1" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve">long </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80816" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve">list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27F1" w:rsidRPr="009750D9">
+        <w:t>bullet points i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80816" w:rsidRPr="009750D9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27F1" w:rsidRPr="009750D9">
+        <w:t xml:space="preserve"> challenging to lay</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27F1" w:rsidRPr="009750D9">
+        <w:t>out on the page.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65544DBE" w14:textId="587A021F" w:rsidR="00AB27F1" w:rsidRPr="00F506E9" w:rsidRDefault="00F51DB6" w:rsidP="00F506E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>This is h</w:t>
+      </w:r>
+      <w:r w:rsidR="004021A1" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">eading level </w:t>
+      </w:r>
+      <w:r w:rsidR="009750D9">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:t xml:space="preserve"> for subheading</w:t>
+      </w:r>
+      <w:r w:rsidR="006127F3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE49F9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000035B3" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F506E9">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E484CD8" w14:textId="77777777" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="004021A1"/>
+    <w:p w14:paraId="3AEDB125" w14:textId="77777777" w:rsidR="00FE49F9" w:rsidRDefault="00FE49F9">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B8F3B3" w14:textId="0AE9805A" w:rsidR="005A1BC3" w:rsidRPr="006614DD" w:rsidRDefault="00F7283D" w:rsidP="00305D90">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Acknowledg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67647" w:rsidRPr="006614DD">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E443AB" w:rsidRPr="006614DD">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606A1655" w14:textId="7E455398" w:rsidR="0073485E" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="002134B5">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>This section is optional</w:t>
+      </w:r>
+      <w:r w:rsidR="004678EA">
+        <w:t xml:space="preserve">. If it is included, it </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21073">
+        <w:t>should be placed after the main text but before the Reference list</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6B5E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> If you do acknowledge someone by name, </w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:t xml:space="preserve">as a courtesy, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">obtain permission </w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:t xml:space="preserve">from them </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00112DE6">
+        <w:t>make sure there is no misunderstanding.</w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:t xml:space="preserve"> The permission information does </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1254F" w:rsidRPr="00FE6A5D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1254F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136674">
+        <w:t>have to be supplied to the Editorial Office.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E7A1D4" w14:textId="44A4FB3C" w:rsidR="00ED2354" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="009E3200">
+      <w:r w:rsidRPr="00F84852">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313831E3" w14:textId="73825CC9" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="009E3200">
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">The authors would like to thank John Q. Public for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A19">
+        <w:t>statistical assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DE8C35" w14:textId="77777777" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="009E3200"/>
+    <w:p w14:paraId="1BB5B6AE" w14:textId="77777777" w:rsidR="00B9538E" w:rsidRPr="006614DD" w:rsidRDefault="00B9538E" w:rsidP="00B9538E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>Disclaimers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252DFA7E" w14:textId="1B3164A9" w:rsidR="0073485E" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>This section is optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00792918" w:rsidRPr="006614DD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEF7FF9" w14:textId="77777777" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="00576263">
+      <w:r w:rsidRPr="00136674">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520D693E" w14:textId="242FE3AD" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="00576263">
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>opinions expressed in this article are the authors</w:t>
+      </w:r>
+      <w:r w:rsidR="003329A2">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> own and not necessarily shared by </w:t>
+      </w:r>
+      <w:r w:rsidR="003329A2">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>employer</w:t>
+      </w:r>
+      <w:r w:rsidR="003329A2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> or EMWA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A3A2C3" w14:textId="6C03BE43" w:rsidR="00B7298E" w:rsidRPr="006614DD" w:rsidRDefault="00FB156C" w:rsidP="0073485E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">Disclosures and </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0B51" w:rsidRPr="006614DD">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>onflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A7F9B7" w14:textId="06C19D2C" w:rsidR="0073485E" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">This section is </w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="00071E62">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485E" w:rsidRPr="006614DD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F23CA62" w14:textId="50C87170" w:rsidR="0073485E" w:rsidRPr="00F80816" w:rsidRDefault="0073485E" w:rsidP="00576263">
+      <w:r w:rsidRPr="00136674">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="000B713A" w:rsidRPr="00136674">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136674">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05888950" w14:textId="44B3E125" w:rsidR="00A62500" w:rsidRPr="006614DD" w:rsidRDefault="0073485E" w:rsidP="00576263">
+      <w:r w:rsidRPr="006614DD">
+        <w:t>The author is employed by XYZ Pharmac</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t>eutical Company, which manufactures the medication discussed</w:t>
+      </w:r>
+      <w:r w:rsidR="008001CE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA54E49" w14:textId="7CAD1292" w:rsidR="0073485E" w:rsidRDefault="004678EA" w:rsidP="00576263">
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A62500" w:rsidRPr="006614DD">
+        <w:t>The author declares no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED9E12D" w14:textId="3E05FD14" w:rsidR="00DC2A19" w:rsidRDefault="00DC2A19" w:rsidP="00B875E9">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21073">
+        <w:t>If AI tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74">
+        <w:t>, particularly generative AI tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00951FD5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37C90">
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37C90" w:rsidRPr="00A21073">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21073">
+        <w:t xml:space="preserve">used in the preparation of the manuscript, please disclose </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80816" w:rsidRPr="00A21073">
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidR="00335244">
+        <w:t>in this section</w:t>
+      </w:r>
+      <w:r w:rsidR="00956C68">
+        <w:t xml:space="preserve">. Please indicate which tools were used and how. </w:t>
+      </w:r>
+      <w:r w:rsidR="00390D33">
+        <w:t xml:space="preserve">Minor use of </w:t>
+      </w:r>
+      <w:r w:rsidR="009E27AB">
+        <w:t xml:space="preserve">grammar or proofreading </w:t>
+      </w:r>
+      <w:r w:rsidR="00390D33">
+        <w:t>tools</w:t>
+      </w:r>
+      <w:r w:rsidR="009E27AB">
+        <w:t xml:space="preserve"> do not need to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00606D84">
+        <w:t>disclosed</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00335244">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC0F74">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC0F74" w:rsidRPr="00BC0F74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00B875E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regarding AI disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74" w:rsidRPr="00BC0F74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC0F74" w:rsidRPr="00576263">
+        <w:t>Cleland J, Driessen E, Masters K, Lingard L, Maggio LA. When and how to disclose AI use in academic publishing: AMEE Guide No.192. Med Teach</w:t>
+      </w:r>
+      <w:r w:rsidR="003E20F9" w:rsidRPr="00576263">
+        <w:t>. 2026;</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74" w:rsidRPr="00576263">
+        <w:t>48(4)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E20F9" w:rsidRPr="00576263">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0F74" w:rsidRPr="00576263">
+        <w:t xml:space="preserve">542–53. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00DE1F88" w:rsidRPr="00576263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/0142159X.2025.2607513</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4622B3C0" w14:textId="77777777" w:rsidR="006D136E" w:rsidRDefault="006D136E" w:rsidP="00B875E9">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D88339A" w14:textId="3744D865" w:rsidR="00DE1F88" w:rsidRPr="00A21073" w:rsidRDefault="006D136E" w:rsidP="00B875E9">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">International Committee of Medical Journal Editors. </w:t>
+      </w:r>
+      <w:r w:rsidR="0095198B">
+        <w:t xml:space="preserve">Use of Artificial Intelligence in Publishing. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF" w:rsidRPr="00A718CF">
+        <w:t>Recommendations for the Conduct, Reporting, Editing, and Publication of Scholarly Work in Medical Journals</w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF" w:rsidRPr="00A718CF">
+        <w:t>Updated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF" w:rsidRPr="00A718CF">
+        <w:t>January</w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF" w:rsidRPr="00A718CF">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00A718CF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00335244">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00335244" w:rsidRPr="00FB4DB7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.icmje.org/recommendations/browse/artificial-intelligence/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F433ED1" w14:textId="77777777" w:rsidR="00DD6B5E" w:rsidRPr="00DD6B5E" w:rsidRDefault="00DD6B5E" w:rsidP="00B7298E">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> For line graphs, bar charts, and flow charts, the journal prefers to receive figures in a vector format (EPS, PDF, Excel) rather than rasterized, pixel-based images. (Text and lines should appear crisp in a vector file.) For computer screen shots, please capture the image on as high a resolution screen as possible; if the image appears fuzzy or pixellated, request assistance from the Managing Editor (and provide the URL from which the image was taken)]. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6373B9" w14:textId="08CCD833" w:rsidR="00FB156C" w:rsidRPr="006614DD" w:rsidRDefault="00FB156C" w:rsidP="00FB156C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidR="007A05FF" w:rsidRPr="006614DD">
+        <w:t>availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0B51" w:rsidRPr="006614DD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>tatement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C284313" w14:textId="7C5E7751" w:rsidR="00FB156C" w:rsidRDefault="00113DE6" w:rsidP="002134B5">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB156C" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">This section </w:t>
+      </w:r>
+      <w:r w:rsidR="00792918" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB156C" w:rsidRPr="00335244">
+        <w:t xml:space="preserve">required only for data-driven articles </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB156C" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">such as surveys, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63C16">
+        <w:t xml:space="preserve">original research reports, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB156C" w:rsidRPr="006614DD">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47355528" w14:textId="77777777" w:rsidR="00B47A5A" w:rsidRPr="006614DD" w:rsidRDefault="00B47A5A" w:rsidP="002134B5">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6075A66A" w14:textId="137A9063" w:rsidR="00FB156C" w:rsidRPr="006614DD" w:rsidRDefault="00FB156C" w:rsidP="00B47A5A">
+      <w:r w:rsidRPr="00B875E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="00402E0B" w:rsidRPr="00B875E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B875E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E51438" w14:textId="1CBB5C46" w:rsidR="00FB156C" w:rsidRPr="006614DD" w:rsidRDefault="00FB156C" w:rsidP="00B47A5A">
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">Data and other supplemental information are available at: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80816">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>add link or location</w:t>
+      </w:r>
+      <w:r w:rsidR="005101BB">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CA43AA" w14:textId="1BC6B405" w:rsidR="00A21073" w:rsidRDefault="004678EA" w:rsidP="00B47A5A">
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A21073">
+        <w:t>Data are available upon reasonable request to the corresponding author.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504446E9" w14:textId="77777777" w:rsidR="001C2FA4" w:rsidRDefault="001C2FA4" w:rsidP="00305D90">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A253728" w14:textId="77777777" w:rsidR="006C2ABE" w:rsidRDefault="006C2ABE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB8ED1B" w14:textId="20C1B10E" w:rsidR="00F7283D" w:rsidRPr="006614DD" w:rsidRDefault="00F7283D" w:rsidP="00305D90">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADC684E" w14:textId="28D02813" w:rsidR="007C61F6" w:rsidRPr="005101BB" w:rsidRDefault="00DD6B5E" w:rsidP="002134B5">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5638">
+        <w:t xml:space="preserve">The Reference list should be placed after acknowledgements and disclosures. </w:t>
+      </w:r>
+      <w:r w:rsidR="00113DE6" w:rsidRPr="006A5638">
+        <w:t>References should be numbered in the order in which they appear in the text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00567124" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve"> For journal article with 6 or fewer authors, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5638">
+        <w:t xml:space="preserve">you may </w:t>
+      </w:r>
+      <w:r w:rsidR="00567124" w:rsidRPr="006A5638">
+        <w:t>list all authors. For journal article with 6 or more authors, list the first 3, followed by et al. P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A19" w:rsidRPr="006A5638">
+        <w:t>rovide the DOI for any item that has one.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve"> Please style the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B83507">
+        <w:t xml:space="preserve"> and make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="002563A6">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83507">
+        <w:t>it is an active hyperlink</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37AAE" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6601B">
+        <w:t xml:space="preserve">Please also make sure any other hyperlinks provided are active and working. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5638">
+        <w:t>For journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63907">
+        <w:t xml:space="preserve"> abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5638">
+        <w:t>, please</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63907">
+        <w:t xml:space="preserve"> refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6AE7">
+        <w:t>the US National Library of Medicine journals list</w:t>
+      </w:r>
+      <w:r w:rsidR="00950ED8">
+        <w:t xml:space="preserve">; omit the periods between elements of the abbreviation. </w:t>
+      </w:r>
+      <w:r w:rsidR="002630CA" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve">Remember to include a cited date for web </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3FE0" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve">pages that are likely to evolve. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA127C" w:rsidRPr="006A5638">
+        <w:t>For date cited, use 3-letter abbreviations for months</w:t>
+      </w:r>
+      <w:r w:rsidR="009855C3" w:rsidRPr="006A5638">
+        <w:t>, e.g., [cited 2022 Apr 11].</w:t>
+      </w:r>
+      <w:r w:rsidR="002630CA" w:rsidRPr="006A5638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F71B9">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002630CA">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA4E42" w:rsidRPr="00506978">
+        <w:t xml:space="preserve"> Authors are responsible for the accuracy of their references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047712F0" w14:textId="440F3C35" w:rsidR="00BF5813" w:rsidRDefault="00506978" w:rsidP="006F71B9">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00723697" w:rsidRPr="006A5638">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Sample references:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661A0B54" w14:textId="3467270F" w:rsidR="009651F4" w:rsidRDefault="004E6FD7" w:rsidP="006F71B9">
+      <w:r w:rsidRPr="006A5638">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:t>Journal Article</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004D1A4A">
+        <w:t xml:space="preserve">Basu S. Real-world data and evidence: A European regulatory perspective. Med Writ. 2025;34(3):16-2. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00806020" w:rsidRPr="00BC255B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.56012/rhcw1179</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E56088B" w14:textId="17859AEB" w:rsidR="00304682" w:rsidRPr="00950ED8" w:rsidRDefault="00506978" w:rsidP="006F71B9">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[Delete this section if there are no figures.]</w:t>
-[...28 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006614DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004E6FD7" w:rsidRPr="00950ED8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[Tables should be numbered sequentially with Arabic numerals (e.g. Table 1, 2, 3…). Each table should appear on a separate page. They should be typed and should not be image files. The far left column in a table should be aligned left. Other columns of text should be aligned left, and columns of data should usually be centred (and/or aligned on common elements, such as decimal points or dashes in ranges). Each column should have a heading, which should be in bold. Use superscript letters for footnotes. Explain any undefined abbreviations in text below the table.]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53D51D81" w14:textId="4EB9DC41" w:rsidR="00113DE6" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="00113DE6">
+        <w:t>Web</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3625" w:rsidRPr="00950ED8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2764078A" w14:textId="26A30B98" w:rsidR="00304682" w:rsidRDefault="00304682" w:rsidP="006F71B9">
+      <w:r w:rsidRPr="00304682">
+        <w:t xml:space="preserve">FDA. Real-world evidence. Silver Spring (MD): FDA; 2021 [updated 2023 May 11; cited 2023 May 24]. Available from: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002F567D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.fda.gov/scienceresearch/science-and-research-specialtopics/real-world-evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00304682">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133302C6" w14:textId="2C0FC4E4" w:rsidR="001511C2" w:rsidRDefault="005B3625" w:rsidP="006F71B9">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00655E3B" w:rsidRPr="00655E3B">
+        <w:t xml:space="preserve">Vanderpuye J, Gordon M. AI in RWE:  Key drivers for accelerating clinical development and patient access. 2024 [cited 2025 Jun 30]. Available from: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00655E3B" w:rsidRPr="002F567D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.ispor.org/conferenceseducation/conferences/pastconferences/ispor-2024/program/program /session/intl2024-3892/18096</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00B67334" w14:textId="77777777" w:rsidR="001511C2" w:rsidRDefault="001511C2" w:rsidP="006F71B9"/>
+    <w:p w14:paraId="773EF5DA" w14:textId="66534540" w:rsidR="005A56D5" w:rsidRDefault="005A56D5" w:rsidP="006F71B9">
+      <w:r>
+        <w:t>Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F56B840" w14:textId="12D1B2D8" w:rsidR="00E94BA2" w:rsidRPr="00E94BA2" w:rsidRDefault="005A56D5" w:rsidP="006F71B9">
+      <w:r w:rsidRPr="005A56D5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Murray PR, Rosenthal KS, Kobayashi GS, Pfaller MA. Medical microbiology. 4th ed. St. Louis: Mosby; 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ACA9D9" w14:textId="77777777" w:rsidR="004F0625" w:rsidRPr="006614DD" w:rsidRDefault="004F0625" w:rsidP="00B9538E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA82C30" w14:textId="77777777" w:rsidR="00A25C72" w:rsidRDefault="00B9538E" w:rsidP="00B9538E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r w:rsidRPr="006614DD">
-        <w:t>[</w:t>
-      </w:r>
+        <w:t>Author information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFCBD00" w14:textId="08C8E85D" w:rsidR="00B9538E" w:rsidRPr="008D6707" w:rsidRDefault="00A25C72" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This section is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A19" w:rsidRPr="00897257">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6707" w:rsidRPr="00897257">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6707" w:rsidRPr="008D6707">
+        <w:t>for feature article</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0183A">
+        <w:t xml:space="preserve">as well as for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47B0D">
+        <w:t xml:space="preserve">regular section articles that are more than 1000 words. </w:t>
+      </w:r>
+      <w:r w:rsidR="00980659">
+        <w:t xml:space="preserve">It should indicate the author(s)’ current job titles and </w:t>
+      </w:r>
+      <w:r w:rsidR="006F71B9">
+        <w:t xml:space="preserve">geographic </w:t>
+      </w:r>
+      <w:r w:rsidR="00980659">
+        <w:t xml:space="preserve">place </w:t>
+      </w:r>
+      <w:r w:rsidR="00495F03">
+        <w:t xml:space="preserve">(city and country) </w:t>
+      </w:r>
+      <w:r w:rsidR="00980659">
+        <w:t xml:space="preserve">of work or residence. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47B0D">
+        <w:t>Please l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7505">
+        <w:t>imit to 50 words</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46F9F">
+        <w:t xml:space="preserve"> per author. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA080B">
+        <w:t xml:space="preserve">Focus on </w:t>
+      </w:r>
+      <w:r w:rsidR="00980659">
+        <w:t xml:space="preserve">indicating current </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1B24">
+        <w:t>information relevant to the text of the article</w:t>
+      </w:r>
+      <w:r w:rsidR="00980659">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24071">
+        <w:t xml:space="preserve"> Authors are encouraged to also provide individual headshots of themselves. These photos should be high-resolution</w:t>
+      </w:r>
+      <w:r w:rsidR="00615611">
+        <w:t xml:space="preserve"> individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24071">
+        <w:t xml:space="preserve"> image files</w:t>
+      </w:r>
+      <w:r w:rsidR="00615611">
+        <w:t>, not pasted into Word.</w:t>
+      </w:r>
+      <w:r w:rsidR="00950ED8">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EB9AAB" w14:textId="77777777" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="00495F03">
+      <w:r w:rsidRPr="00F84852">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09995AA8" w14:textId="392EA1C2" w:rsidR="004F0625" w:rsidRPr="006614DD" w:rsidRDefault="00DC2A19" w:rsidP="00495F03">
+      <w:r w:rsidRPr="00CF7716">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maria </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0625" w:rsidRPr="00CF7716">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Smith</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0625" w:rsidRPr="006614DD">
+        <w:t>, PhD</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0625" w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> has been a medical writer at Pharma </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62677">
+        <w:t xml:space="preserve">Company </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0625" w:rsidRPr="006614DD">
+        <w:t>since 2001 and leads workshops on medical writing for doctoral students throughout Europe.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ORCID: 0000-0000-0000-0000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A9E11E" w14:textId="49697650" w:rsidR="008B4D5D" w:rsidRPr="008D6707" w:rsidRDefault="00D0183A" w:rsidP="00F62677">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If providing an ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91B3B">
+        <w:t xml:space="preserve"> id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91B3B">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7EF0">
+        <w:t xml:space="preserve">lease hyperlink ORCID to ORCID record, using the format: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000C7EF0" w:rsidRPr="00AC24B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C7EF0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4D5D">
+        <w:t xml:space="preserve">Authors </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:t xml:space="preserve">are encouraged to </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4D5D">
+        <w:t xml:space="preserve">provide a photograph (headshot) of themselves. These should be provided as separate high-resolution </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D7E">
+        <w:t>original files, not copied into Word files.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B38232B" w14:textId="77777777" w:rsidR="008B4D5D" w:rsidRPr="008B4D5D" w:rsidRDefault="008B4D5D" w:rsidP="00495F03"/>
+    <w:p w14:paraId="35CAC3B4" w14:textId="77777777" w:rsidR="00B02880" w:rsidRDefault="00B02880">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1344A372" w14:textId="7C11111F" w:rsidR="00B9538E" w:rsidRPr="006614DD" w:rsidRDefault="00B9538E" w:rsidP="0073485E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r w:rsidRPr="006614DD">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="4B3F0669" w14:textId="77777777" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="009E3200" w:rsidP="0073485E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DB3222" w14:textId="554DB2FA" w:rsidR="00113DE6" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">[Tables should be numbered sequentially (e.g. Table 1, 2, 3…). Each table should appear on a separate page. They should be </w:t>
+      </w:r>
+      <w:r w:rsidR="002C40DB">
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992855">
+        <w:t xml:space="preserve">using Word’s table tools; they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">should not be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A19">
+        <w:t xml:space="preserve">provided as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>image files. The far</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2879">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>left column in a table should be aligned left. Other columns of text should be aligned left, and columns of data should usually be centred (and/or aligned on common elements, such as decimal points or dashes in ranges). Each column should have a heading, which should be in bold. Use superscript letters for footnotes. Explain any undefined abbreviations in text below the table.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6D59">
+        <w:t xml:space="preserve"> Each table must be specifically call</w:t>
+      </w:r>
+      <w:r w:rsidR="00851C56">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6D59">
+        <w:t xml:space="preserve"> out within the body of the manuscript.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D51D81" w14:textId="3E630364" w:rsidR="00113DE6" w:rsidRPr="006614DD" w:rsidRDefault="00113DE6" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>[Delete this section if there are no tables.]</w:t>
+      </w:r>
+      <w:r w:rsidR="00385763">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3F0669" w14:textId="59F106E3" w:rsidR="009E3200" w:rsidRPr="006614DD" w:rsidRDefault="00312233" w:rsidP="0073485E">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
-      <w:r w:rsidRPr="00F84852">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3200" w:rsidRPr="00F84852">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE5B440" w14:textId="77777777" w:rsidR="007D6771" w:rsidRPr="00F84852" w:rsidRDefault="007D6771" w:rsidP="0073485E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84852">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Table 1. Examples</w:t>
       </w:r>
       <w:r w:rsidR="0023331A" w:rsidRPr="00F84852">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of fruits and their origins</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4657" w:type="pct"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1720"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1683"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="3739"/>
+        <w:gridCol w:w="1801"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E1FB2" w:rsidRPr="006614DD" w14:paraId="4AD6A220" w14:textId="77777777" w:rsidTr="006C1A6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4640C761" w14:textId="77777777" w:rsidR="00396538" w:rsidRPr="006614DD" w:rsidRDefault="00396538" w:rsidP="0073485E">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3E2D9CB2" w14:textId="77777777" w:rsidR="00F00578" w:rsidRPr="006614DD" w:rsidRDefault="006C1A6C" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Common name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76E124F0" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="0051764D" w:rsidP="0073485E">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="365307F2" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Likely origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A649307" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="0051764D" w:rsidP="0073485E">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6F692B49" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Wild ancestor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="30AE951E" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Earliest known cultivation</w:t>
+              <w:t xml:space="preserve">Earliest known </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006614DD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>cultivation</w:t>
             </w:r>
             <w:r w:rsidR="006C1A6C" w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="349B74A5" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00402992" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(years BCE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1FB2" w:rsidRPr="006614DD" w14:paraId="4B997133" w14:textId="77777777" w:rsidTr="006C1A6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1854,52 +2373,60 @@
           <w:tcPr>
             <w:tcW w:w="2134" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2CA487E9" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="5"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Malus sieversii</w:t>
+              <w:t xml:space="preserve">Malus </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006614DD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sieversii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3EFEAF57" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="003E1FB2" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1FB2" w:rsidRPr="006614DD" w14:paraId="34F5C8D6" w14:textId="77777777" w:rsidTr="006C1A6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
@@ -1976,58 +2503,69 @@
               <w:t>2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1FB2" w:rsidRPr="006614DD" w14:paraId="2713EE37" w14:textId="77777777" w:rsidTr="006C1A6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5426827F" w14:textId="77777777" w:rsidR="00F00578" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:t>Banana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64692A49" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
+          <w:p w14:paraId="64692A49" w14:textId="4CFAADF7" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00F00578" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
-              <w:t>South and Southeast Asia</w:t>
+              <w:t xml:space="preserve">South and Southeast </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006614DD">
+              <w:t>Asia</w:t>
+            </w:r>
+            <w:r w:rsidR="00260555" w:rsidRPr="00260555">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31881ECB" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00402992" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Musa acuminata</w:t>
             </w:r>
             <w:r w:rsidR="00F00578" w:rsidRPr="006614DD">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
@@ -2044,253 +2582,569 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E121747" w14:textId="77777777" w:rsidR="0051764D" w:rsidRPr="006614DD" w:rsidRDefault="00402992" w:rsidP="0073485E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006614DD">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42A66B47" w14:textId="77777777" w:rsidR="00973C65" w:rsidRPr="006614DD" w:rsidRDefault="006C1A6C" w:rsidP="0073485E">
+    <w:p w14:paraId="056E5E96" w14:textId="0E9FE7C5" w:rsidR="00753C64" w:rsidRDefault="00260555" w:rsidP="00260555">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Thi</w:t>
+      </w:r>
+      <w:r w:rsidR="00135473">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A716F">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text without a superscript </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5813">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>is a g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260555">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>eneral footnote that is relevant to the entire table.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006C1A6C" w:rsidRPr="006614DD">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1A6C" w:rsidRPr="006614DD">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Estimated date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EA997F" w14:textId="35DF277D" w:rsidR="00260555" w:rsidRDefault="00260555" w:rsidP="00260555">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00260555">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Another</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> footnote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613EEB41" w14:textId="117D9BF4" w:rsidR="00260555" w:rsidRPr="006614DD" w:rsidRDefault="00260555" w:rsidP="00260555">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>Abbreviations: BCE, before the current/Christian era; ND, no data.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A634F8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A634F8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A634F8">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E691B09" w14:textId="59345F71" w:rsidR="00A634F8" w:rsidRDefault="00A634F8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7964B3CB" w14:textId="77777777" w:rsidR="00A634F8" w:rsidRPr="006614DD" w:rsidRDefault="00A634F8" w:rsidP="00A634F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Figure legends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAADD43" w14:textId="7973D64B" w:rsidR="00755897" w:rsidRDefault="00A634F8" w:rsidP="005101BB">
+      <w:pPr>
+        <w:pStyle w:val="Instruction"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">List the legends to all figures </w:t>
+      </w:r>
+      <w:r w:rsidR="00495F03">
+        <w:t xml:space="preserve">at the end of the manuscript </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>(title plus any essential notes and definitions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">). The figures, however, must be supplied as separate </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FA2">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">files. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Be mindful that </w:t>
+      </w:r>
+      <w:r w:rsidR="002941B8">
+        <w:t xml:space="preserve">if you submit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">images </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3542B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you did not create</w:t>
+      </w:r>
+      <w:r w:rsidR="002941B8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FA2">
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will require explicit permission for you to use.</w:t>
+      </w:r>
+      <w:r w:rsidR="00744C1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162043">
+        <w:t xml:space="preserve">(An exception would be images in the public domain; </w:t>
+      </w:r>
+      <w:r w:rsidR="00204FCB">
+        <w:t xml:space="preserve">please specify if an image is in the public domain.) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Copies of permission letters must be provided to the Editorial Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FA2">
+        <w:t xml:space="preserve"> so that they will be part of the journal’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB650D">
+        <w:t>records</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4D01">
+        <w:t>; if permission is still pending at the time of submission, please indicate so.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4D01">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001E4D01">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The figure caption should clearly state when an image is being reproduced with </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB650D">
+        <w:t xml:space="preserve">permission. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3E16">
+        <w:t xml:space="preserve">use of the image </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is possible because of a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00543392">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Creative Commons license</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, indicate which license version was used. </w:t>
+      </w:r>
+      <w:r w:rsidR="009460DA">
+        <w:t xml:space="preserve">Recommended practices for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13DB4">
+        <w:t xml:space="preserve">attributing items with Creative Commons licenses are available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00A13DB4" w:rsidRPr="00A13DB4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>at this link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A13DB4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00583FC4">
+        <w:t xml:space="preserve"> As noted in the recommended practices, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0612A" w:rsidRPr="00F0612A">
+        <w:t>Please make it possible for future users to find the source of the material by including a URL or hyperlink where the work resides. This often is where you found the work. If you found it somewhere other than the original site, try to include information about the original site where the work was first shared publicly.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0612A">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425EB839" w14:textId="77777777" w:rsidR="00170FD0" w:rsidRDefault="00170FD0" w:rsidP="00793B58">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211F054E" w14:textId="7D4104B6" w:rsidR="00A634F8" w:rsidRPr="00755897" w:rsidRDefault="00A634F8" w:rsidP="00793B58">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3458E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Example of figure legend</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3E16">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3E16">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00793B58">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Figure 1. Examples of a section from an assessment form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1B461F" w14:textId="6C97D636" w:rsidR="00A634F8" w:rsidRPr="006614DD" w:rsidRDefault="00A634F8" w:rsidP="00793B58">
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve">This section of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t xml:space="preserve"> assessment form describes the patient’s cardiovascular</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006614DD">
+        <w:t>status.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="006614DD">
         <w:t xml:space="preserve">Abbreviations: </w:t>
       </w:r>
-      <w:r w:rsidR="00402992" w:rsidRPr="006614DD">
-[...17 lines deleted...]
-      <w:r w:rsidR="002E0099" w:rsidRPr="006614DD">
+      <w:r>
+        <w:t>CHF, congestive heart failure; CVD, cardiovascular disease; DBP, diastolic blood pressure; SBP, systolic blood pressure HF, heart failure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504A1566" w14:textId="1056C813" w:rsidR="0053169C" w:rsidRPr="00755897" w:rsidRDefault="00D55283" w:rsidP="00793B58">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of text to </w:t>
+      </w:r>
+      <w:r w:rsidR="00347C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add at end of legend to cite image available via </w:t>
+      </w:r>
+      <w:r w:rsidR="00060BB6" w:rsidRPr="00060BB6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00347C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>reative Commons License</w:t>
+      </w:r>
+      <w:r w:rsidR="00347C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0053169C" w:rsidRPr="0053169C">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Image source credit: Illustrated Manual of Pediatric Dermatology by Susan Bayliss Mallory, Alanna Bree and Peggy Chern, CC BY-NC-ND 4.0 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0053169C" w:rsidRPr="00755897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="it-IT"/>
+          </w:rPr>
+          <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0053169C" w:rsidRPr="0053169C">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056E5E96" w14:textId="77777777" w:rsidR="00753C64" w:rsidRPr="00DF0E6D" w:rsidRDefault="006C1A6C" w:rsidP="005A1BC3">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00753C64" w:rsidRPr="00DF0E6D" w:rsidSect="00B226D8">
+    <w:sectPr w:rsidR="0053169C" w:rsidRPr="00755897" w:rsidSect="00B226D8">
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1254CCB7" w14:textId="77777777" w:rsidR="00F01338" w:rsidRDefault="00F01338" w:rsidP="00E40E6A">
+    <w:p w14:paraId="77FFA035" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22E4DCC7" w14:textId="77777777" w:rsidR="00F01338" w:rsidRDefault="00F01338" w:rsidP="00E40E6A">
+    <w:p w14:paraId="5B8BA752" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="293033621"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="35A2D0B0" w14:textId="66918CEE" w:rsidR="0080080B" w:rsidRPr="00991B05" w:rsidRDefault="00991B05" w:rsidP="00E40E6A">
+      <w:p w14:paraId="35A2D0B0" w14:textId="6160A7A3" w:rsidR="0080080B" w:rsidRPr="00F72BD2" w:rsidRDefault="00DC2A19" w:rsidP="00E40E6A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:i/>
             <w:iCs/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00DC2A19">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Version </w:t>
+          <w:t xml:space="preserve">Template </w:t>
         </w:r>
-        <w:r w:rsidR="004B43D6">
+        <w:r w:rsidR="00991B05" w:rsidRPr="00DC2A19">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>March</w:t>
+          <w:t>Version</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="002F567D">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> 2021</w:t>
+          <w:t xml:space="preserve"> June</w:t>
         </w:r>
-        <w:r w:rsidR="00CD1E15">
+        <w:r w:rsidR="00F72BD2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> [to be removed]</w:t>
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00991B05">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
         <w:r w:rsidR="0080080B" w:rsidRPr="00856856">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00402992">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0080080B" w:rsidRPr="00856856">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00402992">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
@@ -2299,111 +3153,71 @@
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00402992">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="422CCA00" w14:textId="77777777" w:rsidR="0080080B" w:rsidRPr="00856856" w:rsidRDefault="0080080B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08471D66" w14:textId="77777777" w:rsidR="00F01338" w:rsidRDefault="00F01338" w:rsidP="00E40E6A">
+    <w:p w14:paraId="407E2495" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5D0ACE" w14:textId="77777777" w:rsidR="00F01338" w:rsidRDefault="00F01338" w:rsidP="00E40E6A">
+    <w:p w14:paraId="50C107B2" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0829DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D674D9E4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3077,50 +3891,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F6A6352"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE98966E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E0286F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB9C08F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3189,51 +4116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE36D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69FEAAA2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3302,51 +4229,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622D36D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6104399C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3415,342 +4342,859 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2121341512">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1626307249">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="740298213">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="290289010">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="71322183">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="6" w16cid:durableId="1564020064">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1600528048">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="840631556">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1696077177">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="10" w16cid:durableId="124931989">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="1890530042">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00940248"/>
+    <w:rsid w:val="0000086C"/>
     <w:rsid w:val="000035B3"/>
+    <w:rsid w:val="00004107"/>
+    <w:rsid w:val="000074A8"/>
+    <w:rsid w:val="000207AE"/>
     <w:rsid w:val="00022297"/>
+    <w:rsid w:val="00027063"/>
+    <w:rsid w:val="000327B5"/>
     <w:rsid w:val="00034C09"/>
     <w:rsid w:val="00036890"/>
+    <w:rsid w:val="000415D4"/>
+    <w:rsid w:val="00050D37"/>
+    <w:rsid w:val="000515D7"/>
+    <w:rsid w:val="000535BB"/>
+    <w:rsid w:val="00060BB6"/>
+    <w:rsid w:val="00063AA6"/>
     <w:rsid w:val="00065BA8"/>
+    <w:rsid w:val="00070C4F"/>
+    <w:rsid w:val="00071E62"/>
     <w:rsid w:val="0007670C"/>
+    <w:rsid w:val="00081D7E"/>
+    <w:rsid w:val="00093BCF"/>
     <w:rsid w:val="000A09F3"/>
+    <w:rsid w:val="000A506B"/>
     <w:rsid w:val="000A56DB"/>
+    <w:rsid w:val="000A6CBF"/>
+    <w:rsid w:val="000B05C8"/>
     <w:rsid w:val="000B1C6D"/>
+    <w:rsid w:val="000B6205"/>
+    <w:rsid w:val="000B674B"/>
+    <w:rsid w:val="000B713A"/>
     <w:rsid w:val="000C3942"/>
     <w:rsid w:val="000C4800"/>
+    <w:rsid w:val="000C7EF0"/>
     <w:rsid w:val="000D5A78"/>
     <w:rsid w:val="000D6202"/>
+    <w:rsid w:val="000E12D0"/>
+    <w:rsid w:val="000E7467"/>
     <w:rsid w:val="000F04F7"/>
     <w:rsid w:val="000F3535"/>
+    <w:rsid w:val="000F4F5F"/>
     <w:rsid w:val="000F603F"/>
+    <w:rsid w:val="00101584"/>
+    <w:rsid w:val="00103E76"/>
+    <w:rsid w:val="001072D5"/>
+    <w:rsid w:val="00107BE9"/>
+    <w:rsid w:val="00111C0A"/>
+    <w:rsid w:val="00112DE6"/>
     <w:rsid w:val="00113DE6"/>
     <w:rsid w:val="00120CA6"/>
+    <w:rsid w:val="00132B07"/>
+    <w:rsid w:val="00132D21"/>
+    <w:rsid w:val="00133DFF"/>
+    <w:rsid w:val="00134397"/>
+    <w:rsid w:val="00135473"/>
+    <w:rsid w:val="00135D1F"/>
+    <w:rsid w:val="00136674"/>
+    <w:rsid w:val="001403AF"/>
     <w:rsid w:val="00140896"/>
     <w:rsid w:val="001431DD"/>
+    <w:rsid w:val="00147AA2"/>
+    <w:rsid w:val="001507F5"/>
+    <w:rsid w:val="001511C2"/>
+    <w:rsid w:val="00151FC2"/>
     <w:rsid w:val="00160224"/>
     <w:rsid w:val="00160AF9"/>
+    <w:rsid w:val="00162043"/>
+    <w:rsid w:val="00170FD0"/>
     <w:rsid w:val="00171947"/>
+    <w:rsid w:val="001738E7"/>
+    <w:rsid w:val="00174803"/>
     <w:rsid w:val="00184079"/>
+    <w:rsid w:val="00184388"/>
+    <w:rsid w:val="0019236B"/>
+    <w:rsid w:val="00195F7E"/>
+    <w:rsid w:val="00196353"/>
+    <w:rsid w:val="00197359"/>
+    <w:rsid w:val="001A3E33"/>
+    <w:rsid w:val="001B52F5"/>
+    <w:rsid w:val="001B5B69"/>
+    <w:rsid w:val="001C1B24"/>
     <w:rsid w:val="001C2237"/>
+    <w:rsid w:val="001C2FA4"/>
     <w:rsid w:val="001C3AC8"/>
+    <w:rsid w:val="001D0F69"/>
     <w:rsid w:val="001D6973"/>
+    <w:rsid w:val="001E4D01"/>
     <w:rsid w:val="001E74F6"/>
+    <w:rsid w:val="001F18CD"/>
     <w:rsid w:val="001F1EEB"/>
     <w:rsid w:val="001F2DCE"/>
+    <w:rsid w:val="001F55A8"/>
+    <w:rsid w:val="00201C8A"/>
+    <w:rsid w:val="00204FCB"/>
+    <w:rsid w:val="00205785"/>
+    <w:rsid w:val="00207317"/>
+    <w:rsid w:val="00210D94"/>
+    <w:rsid w:val="002134B5"/>
+    <w:rsid w:val="00214E57"/>
     <w:rsid w:val="00225FCE"/>
+    <w:rsid w:val="00227306"/>
+    <w:rsid w:val="00232B0F"/>
     <w:rsid w:val="0023331A"/>
+    <w:rsid w:val="00236015"/>
+    <w:rsid w:val="00241B0B"/>
+    <w:rsid w:val="0024686A"/>
     <w:rsid w:val="002535C8"/>
     <w:rsid w:val="0025449D"/>
+    <w:rsid w:val="00255E16"/>
+    <w:rsid w:val="002563A6"/>
+    <w:rsid w:val="0025770C"/>
+    <w:rsid w:val="00260555"/>
+    <w:rsid w:val="00260E2F"/>
+    <w:rsid w:val="00261B54"/>
+    <w:rsid w:val="00262BBE"/>
+    <w:rsid w:val="002630CA"/>
     <w:rsid w:val="002646C0"/>
+    <w:rsid w:val="00276B57"/>
+    <w:rsid w:val="002941B8"/>
+    <w:rsid w:val="002A06F1"/>
+    <w:rsid w:val="002A40CF"/>
+    <w:rsid w:val="002A4897"/>
+    <w:rsid w:val="002A716F"/>
     <w:rsid w:val="002B0B51"/>
+    <w:rsid w:val="002B37BE"/>
+    <w:rsid w:val="002B5DCD"/>
+    <w:rsid w:val="002C008A"/>
+    <w:rsid w:val="002C15F9"/>
+    <w:rsid w:val="002C40DB"/>
     <w:rsid w:val="002E0099"/>
     <w:rsid w:val="002E2455"/>
+    <w:rsid w:val="002E26BA"/>
+    <w:rsid w:val="002E75DE"/>
+    <w:rsid w:val="002F567D"/>
+    <w:rsid w:val="00304682"/>
     <w:rsid w:val="00305D90"/>
     <w:rsid w:val="00306B9A"/>
+    <w:rsid w:val="00312233"/>
+    <w:rsid w:val="00312B22"/>
     <w:rsid w:val="00320E7D"/>
+    <w:rsid w:val="00321046"/>
+    <w:rsid w:val="0032333C"/>
+    <w:rsid w:val="00323F6D"/>
+    <w:rsid w:val="0032482D"/>
+    <w:rsid w:val="00324860"/>
     <w:rsid w:val="0032688C"/>
     <w:rsid w:val="00331132"/>
+    <w:rsid w:val="003329A2"/>
+    <w:rsid w:val="00333914"/>
+    <w:rsid w:val="00335244"/>
+    <w:rsid w:val="003376BF"/>
+    <w:rsid w:val="00347C6A"/>
+    <w:rsid w:val="00361E46"/>
+    <w:rsid w:val="00377B18"/>
+    <w:rsid w:val="00385763"/>
+    <w:rsid w:val="00390D33"/>
     <w:rsid w:val="00396538"/>
     <w:rsid w:val="003A687A"/>
+    <w:rsid w:val="003B2B8F"/>
+    <w:rsid w:val="003B5FF9"/>
+    <w:rsid w:val="003B6406"/>
     <w:rsid w:val="003C0386"/>
+    <w:rsid w:val="003C6585"/>
     <w:rsid w:val="003E1FB2"/>
+    <w:rsid w:val="003E20F9"/>
+    <w:rsid w:val="003E2CCF"/>
+    <w:rsid w:val="003F276E"/>
+    <w:rsid w:val="003F2879"/>
+    <w:rsid w:val="003F3EAC"/>
+    <w:rsid w:val="003F4D7E"/>
+    <w:rsid w:val="003F6B9D"/>
+    <w:rsid w:val="003F77F5"/>
     <w:rsid w:val="004021A1"/>
     <w:rsid w:val="00402992"/>
+    <w:rsid w:val="00402E0B"/>
+    <w:rsid w:val="00410251"/>
+    <w:rsid w:val="00410E5D"/>
     <w:rsid w:val="00413AA3"/>
+    <w:rsid w:val="00415592"/>
+    <w:rsid w:val="0042432C"/>
+    <w:rsid w:val="00425115"/>
+    <w:rsid w:val="00425C69"/>
+    <w:rsid w:val="00434527"/>
+    <w:rsid w:val="00444408"/>
+    <w:rsid w:val="00445319"/>
+    <w:rsid w:val="00454AE0"/>
+    <w:rsid w:val="00456073"/>
+    <w:rsid w:val="004566E5"/>
     <w:rsid w:val="004573BE"/>
+    <w:rsid w:val="0045786A"/>
+    <w:rsid w:val="00457EB6"/>
+    <w:rsid w:val="00461143"/>
     <w:rsid w:val="00463BAC"/>
+    <w:rsid w:val="0046496C"/>
+    <w:rsid w:val="004678EA"/>
+    <w:rsid w:val="00473948"/>
+    <w:rsid w:val="00474597"/>
+    <w:rsid w:val="0047714A"/>
     <w:rsid w:val="004813EB"/>
+    <w:rsid w:val="004856BA"/>
+    <w:rsid w:val="00495BC4"/>
+    <w:rsid w:val="00495F03"/>
+    <w:rsid w:val="00496074"/>
+    <w:rsid w:val="00496ADE"/>
+    <w:rsid w:val="004A0946"/>
+    <w:rsid w:val="004A11F7"/>
+    <w:rsid w:val="004B13B5"/>
     <w:rsid w:val="004B2333"/>
     <w:rsid w:val="004B43D6"/>
+    <w:rsid w:val="004C005D"/>
+    <w:rsid w:val="004C0B67"/>
+    <w:rsid w:val="004D1A4A"/>
+    <w:rsid w:val="004D780B"/>
+    <w:rsid w:val="004D7FEF"/>
+    <w:rsid w:val="004E3F99"/>
+    <w:rsid w:val="004E6FD7"/>
     <w:rsid w:val="004F0625"/>
+    <w:rsid w:val="00504E30"/>
+    <w:rsid w:val="00506978"/>
+    <w:rsid w:val="00507B72"/>
+    <w:rsid w:val="005101BB"/>
+    <w:rsid w:val="00515E1C"/>
     <w:rsid w:val="0051764D"/>
     <w:rsid w:val="00521F7F"/>
+    <w:rsid w:val="0052349A"/>
+    <w:rsid w:val="0053169C"/>
     <w:rsid w:val="00542912"/>
+    <w:rsid w:val="00543392"/>
+    <w:rsid w:val="0055012C"/>
+    <w:rsid w:val="005558F9"/>
+    <w:rsid w:val="00556B89"/>
+    <w:rsid w:val="0055707C"/>
+    <w:rsid w:val="00565216"/>
+    <w:rsid w:val="00566521"/>
+    <w:rsid w:val="00567124"/>
+    <w:rsid w:val="0057179E"/>
+    <w:rsid w:val="00573986"/>
+    <w:rsid w:val="00576263"/>
+    <w:rsid w:val="005829FE"/>
     <w:rsid w:val="005833E7"/>
+    <w:rsid w:val="00583FC4"/>
+    <w:rsid w:val="005A0C92"/>
     <w:rsid w:val="005A1BC3"/>
+    <w:rsid w:val="005A56D5"/>
     <w:rsid w:val="005B2604"/>
+    <w:rsid w:val="005B3625"/>
+    <w:rsid w:val="005B5959"/>
     <w:rsid w:val="005B66F2"/>
     <w:rsid w:val="005C38B3"/>
+    <w:rsid w:val="005C5CA1"/>
+    <w:rsid w:val="005D7709"/>
+    <w:rsid w:val="005D7F21"/>
     <w:rsid w:val="005E6BD5"/>
+    <w:rsid w:val="005F0A05"/>
+    <w:rsid w:val="005F0C95"/>
+    <w:rsid w:val="005F3FE0"/>
+    <w:rsid w:val="005F741C"/>
+    <w:rsid w:val="006017DB"/>
+    <w:rsid w:val="006023E8"/>
     <w:rsid w:val="00603BEE"/>
+    <w:rsid w:val="00606D84"/>
+    <w:rsid w:val="0061165A"/>
+    <w:rsid w:val="006119A7"/>
+    <w:rsid w:val="006127F3"/>
+    <w:rsid w:val="00615611"/>
+    <w:rsid w:val="00626539"/>
+    <w:rsid w:val="00627A09"/>
+    <w:rsid w:val="00634DB5"/>
+    <w:rsid w:val="00647936"/>
+    <w:rsid w:val="00653EE4"/>
+    <w:rsid w:val="00655E3B"/>
+    <w:rsid w:val="006579D0"/>
+    <w:rsid w:val="006605F1"/>
     <w:rsid w:val="006614DD"/>
     <w:rsid w:val="00672152"/>
     <w:rsid w:val="006802F9"/>
+    <w:rsid w:val="00685D5D"/>
+    <w:rsid w:val="00690E58"/>
+    <w:rsid w:val="00691B6E"/>
+    <w:rsid w:val="0069643C"/>
+    <w:rsid w:val="006A2E47"/>
+    <w:rsid w:val="006A5638"/>
     <w:rsid w:val="006B0D87"/>
     <w:rsid w:val="006C1A6C"/>
+    <w:rsid w:val="006C2ABE"/>
+    <w:rsid w:val="006C7F59"/>
+    <w:rsid w:val="006D136E"/>
+    <w:rsid w:val="006E2D6A"/>
     <w:rsid w:val="006E36C6"/>
     <w:rsid w:val="006E3B42"/>
+    <w:rsid w:val="006E3C57"/>
     <w:rsid w:val="006F072F"/>
+    <w:rsid w:val="006F71B9"/>
+    <w:rsid w:val="00711936"/>
     <w:rsid w:val="007169B2"/>
     <w:rsid w:val="007201C6"/>
+    <w:rsid w:val="00720B1C"/>
+    <w:rsid w:val="007234BD"/>
+    <w:rsid w:val="00723697"/>
+    <w:rsid w:val="007248E2"/>
+    <w:rsid w:val="00733037"/>
     <w:rsid w:val="0073485E"/>
+    <w:rsid w:val="00735471"/>
+    <w:rsid w:val="00735FE0"/>
     <w:rsid w:val="007371D2"/>
+    <w:rsid w:val="00737C57"/>
+    <w:rsid w:val="007448F9"/>
+    <w:rsid w:val="00744C1F"/>
     <w:rsid w:val="00745C5F"/>
     <w:rsid w:val="00753C64"/>
+    <w:rsid w:val="00755897"/>
     <w:rsid w:val="007705F0"/>
+    <w:rsid w:val="007733F5"/>
     <w:rsid w:val="00777520"/>
+    <w:rsid w:val="007924CC"/>
     <w:rsid w:val="00792918"/>
+    <w:rsid w:val="00792A8C"/>
+    <w:rsid w:val="007935CB"/>
     <w:rsid w:val="0079379F"/>
+    <w:rsid w:val="00793B58"/>
     <w:rsid w:val="00795BBC"/>
     <w:rsid w:val="007A05FF"/>
+    <w:rsid w:val="007A12F3"/>
+    <w:rsid w:val="007A33AE"/>
+    <w:rsid w:val="007A481F"/>
     <w:rsid w:val="007A59D9"/>
     <w:rsid w:val="007A6598"/>
     <w:rsid w:val="007B2035"/>
     <w:rsid w:val="007B2BA9"/>
     <w:rsid w:val="007B44CA"/>
     <w:rsid w:val="007B7EAC"/>
+    <w:rsid w:val="007C0964"/>
     <w:rsid w:val="007C2449"/>
+    <w:rsid w:val="007C2AF1"/>
+    <w:rsid w:val="007C35A1"/>
+    <w:rsid w:val="007C61F6"/>
+    <w:rsid w:val="007D5CCF"/>
     <w:rsid w:val="007D6771"/>
     <w:rsid w:val="007D7D8F"/>
     <w:rsid w:val="007E2DCC"/>
+    <w:rsid w:val="007E3FE0"/>
     <w:rsid w:val="007E58B3"/>
     <w:rsid w:val="007F5333"/>
+    <w:rsid w:val="007F6FD0"/>
+    <w:rsid w:val="008001CE"/>
     <w:rsid w:val="0080080B"/>
+    <w:rsid w:val="0080404E"/>
+    <w:rsid w:val="00806020"/>
+    <w:rsid w:val="008067E6"/>
+    <w:rsid w:val="008113DA"/>
+    <w:rsid w:val="00822C49"/>
+    <w:rsid w:val="00833498"/>
+    <w:rsid w:val="00833DB6"/>
+    <w:rsid w:val="00840DF6"/>
     <w:rsid w:val="008414BB"/>
+    <w:rsid w:val="00845621"/>
     <w:rsid w:val="008516D9"/>
+    <w:rsid w:val="00851C56"/>
+    <w:rsid w:val="00851F00"/>
+    <w:rsid w:val="008528A1"/>
     <w:rsid w:val="00856856"/>
+    <w:rsid w:val="00861858"/>
+    <w:rsid w:val="00862876"/>
+    <w:rsid w:val="008805A1"/>
+    <w:rsid w:val="00887F00"/>
+    <w:rsid w:val="00893F64"/>
+    <w:rsid w:val="00897257"/>
+    <w:rsid w:val="008A3048"/>
+    <w:rsid w:val="008A361D"/>
+    <w:rsid w:val="008A5622"/>
+    <w:rsid w:val="008A59F4"/>
+    <w:rsid w:val="008A5F7A"/>
+    <w:rsid w:val="008A6CE6"/>
+    <w:rsid w:val="008B0992"/>
+    <w:rsid w:val="008B172D"/>
     <w:rsid w:val="008B1F6F"/>
+    <w:rsid w:val="008B4D5D"/>
+    <w:rsid w:val="008B5105"/>
+    <w:rsid w:val="008B5F66"/>
     <w:rsid w:val="008B6638"/>
     <w:rsid w:val="008B79EA"/>
+    <w:rsid w:val="008C3A6C"/>
+    <w:rsid w:val="008C66A6"/>
+    <w:rsid w:val="008C771E"/>
     <w:rsid w:val="008D4BFD"/>
+    <w:rsid w:val="008D4CEE"/>
+    <w:rsid w:val="008D5D49"/>
     <w:rsid w:val="008D6707"/>
+    <w:rsid w:val="008E137C"/>
+    <w:rsid w:val="008E6D59"/>
+    <w:rsid w:val="009153D2"/>
+    <w:rsid w:val="00916012"/>
+    <w:rsid w:val="00920655"/>
+    <w:rsid w:val="00922B97"/>
+    <w:rsid w:val="009248A5"/>
+    <w:rsid w:val="00931A6F"/>
     <w:rsid w:val="00940248"/>
     <w:rsid w:val="00941251"/>
+    <w:rsid w:val="0094213E"/>
+    <w:rsid w:val="009437EA"/>
     <w:rsid w:val="00945DF7"/>
+    <w:rsid w:val="009460DA"/>
+    <w:rsid w:val="00946520"/>
+    <w:rsid w:val="00950ED8"/>
+    <w:rsid w:val="0095198B"/>
+    <w:rsid w:val="00951FD5"/>
+    <w:rsid w:val="009545C8"/>
     <w:rsid w:val="00956402"/>
+    <w:rsid w:val="00956C68"/>
+    <w:rsid w:val="00964B43"/>
+    <w:rsid w:val="009651F4"/>
+    <w:rsid w:val="00966119"/>
+    <w:rsid w:val="0097235C"/>
+    <w:rsid w:val="009729C1"/>
     <w:rsid w:val="00973C65"/>
+    <w:rsid w:val="009750D9"/>
+    <w:rsid w:val="00980659"/>
+    <w:rsid w:val="009855C3"/>
     <w:rsid w:val="00991B05"/>
+    <w:rsid w:val="00992855"/>
+    <w:rsid w:val="00994AFC"/>
+    <w:rsid w:val="0099559B"/>
+    <w:rsid w:val="00997F51"/>
+    <w:rsid w:val="009A0BBC"/>
+    <w:rsid w:val="009B067F"/>
     <w:rsid w:val="009B7468"/>
+    <w:rsid w:val="009B7A9A"/>
+    <w:rsid w:val="009B7F81"/>
     <w:rsid w:val="009C3A0A"/>
+    <w:rsid w:val="009D7F36"/>
+    <w:rsid w:val="009E27AB"/>
     <w:rsid w:val="009E3200"/>
     <w:rsid w:val="009E763E"/>
+    <w:rsid w:val="00A03AEB"/>
     <w:rsid w:val="00A04663"/>
+    <w:rsid w:val="00A13DB4"/>
+    <w:rsid w:val="00A155A3"/>
+    <w:rsid w:val="00A21073"/>
+    <w:rsid w:val="00A25C72"/>
     <w:rsid w:val="00A3327A"/>
+    <w:rsid w:val="00A43942"/>
     <w:rsid w:val="00A469F1"/>
     <w:rsid w:val="00A46C9E"/>
+    <w:rsid w:val="00A46F9F"/>
+    <w:rsid w:val="00A5435F"/>
     <w:rsid w:val="00A60736"/>
     <w:rsid w:val="00A60C23"/>
     <w:rsid w:val="00A62500"/>
+    <w:rsid w:val="00A634F8"/>
+    <w:rsid w:val="00A63918"/>
+    <w:rsid w:val="00A654AD"/>
+    <w:rsid w:val="00A718CF"/>
+    <w:rsid w:val="00A75453"/>
     <w:rsid w:val="00A855AD"/>
+    <w:rsid w:val="00A86BC6"/>
     <w:rsid w:val="00A90943"/>
+    <w:rsid w:val="00A91B3B"/>
     <w:rsid w:val="00A91C06"/>
+    <w:rsid w:val="00AA6742"/>
+    <w:rsid w:val="00AB0FF8"/>
+    <w:rsid w:val="00AB27F1"/>
+    <w:rsid w:val="00AB650D"/>
     <w:rsid w:val="00AD542C"/>
+    <w:rsid w:val="00AD76A7"/>
+    <w:rsid w:val="00AF05E6"/>
+    <w:rsid w:val="00AF7F0A"/>
+    <w:rsid w:val="00B02880"/>
+    <w:rsid w:val="00B1254F"/>
     <w:rsid w:val="00B134CC"/>
+    <w:rsid w:val="00B178E8"/>
     <w:rsid w:val="00B226D8"/>
+    <w:rsid w:val="00B249BF"/>
+    <w:rsid w:val="00B2613B"/>
     <w:rsid w:val="00B36514"/>
+    <w:rsid w:val="00B37287"/>
+    <w:rsid w:val="00B37AAE"/>
+    <w:rsid w:val="00B45A92"/>
+    <w:rsid w:val="00B46430"/>
+    <w:rsid w:val="00B47A5A"/>
+    <w:rsid w:val="00B47B0D"/>
+    <w:rsid w:val="00B47B16"/>
+    <w:rsid w:val="00B65961"/>
+    <w:rsid w:val="00B65FAD"/>
     <w:rsid w:val="00B7298E"/>
+    <w:rsid w:val="00B82B7B"/>
+    <w:rsid w:val="00B83507"/>
+    <w:rsid w:val="00B8368E"/>
+    <w:rsid w:val="00B83B60"/>
+    <w:rsid w:val="00B875E9"/>
     <w:rsid w:val="00B9113D"/>
+    <w:rsid w:val="00B91434"/>
+    <w:rsid w:val="00B92566"/>
+    <w:rsid w:val="00B93BEA"/>
     <w:rsid w:val="00B9538E"/>
+    <w:rsid w:val="00B973EF"/>
+    <w:rsid w:val="00BA1A50"/>
+    <w:rsid w:val="00BA23FB"/>
+    <w:rsid w:val="00BA3488"/>
+    <w:rsid w:val="00BA3C47"/>
     <w:rsid w:val="00BB1CF7"/>
+    <w:rsid w:val="00BB5B54"/>
     <w:rsid w:val="00BB5C89"/>
+    <w:rsid w:val="00BC0456"/>
+    <w:rsid w:val="00BC0F74"/>
     <w:rsid w:val="00BC5F49"/>
+    <w:rsid w:val="00BC7A37"/>
+    <w:rsid w:val="00BD4858"/>
+    <w:rsid w:val="00BE0D94"/>
     <w:rsid w:val="00BF1FB8"/>
+    <w:rsid w:val="00BF1FD9"/>
     <w:rsid w:val="00BF3860"/>
+    <w:rsid w:val="00BF5813"/>
+    <w:rsid w:val="00C05C9F"/>
+    <w:rsid w:val="00C0777A"/>
+    <w:rsid w:val="00C23AFE"/>
     <w:rsid w:val="00C30F36"/>
     <w:rsid w:val="00C35A93"/>
+    <w:rsid w:val="00C35B36"/>
+    <w:rsid w:val="00C36E6E"/>
+    <w:rsid w:val="00C42636"/>
+    <w:rsid w:val="00C43B73"/>
     <w:rsid w:val="00C547FE"/>
+    <w:rsid w:val="00C63907"/>
+    <w:rsid w:val="00C63C16"/>
     <w:rsid w:val="00C6412B"/>
     <w:rsid w:val="00C6635A"/>
+    <w:rsid w:val="00C827BE"/>
+    <w:rsid w:val="00C844A2"/>
+    <w:rsid w:val="00C87FA2"/>
+    <w:rsid w:val="00C9045E"/>
+    <w:rsid w:val="00C927B9"/>
+    <w:rsid w:val="00C954D8"/>
+    <w:rsid w:val="00C9587E"/>
+    <w:rsid w:val="00CA080B"/>
+    <w:rsid w:val="00CA127C"/>
+    <w:rsid w:val="00CA4E42"/>
+    <w:rsid w:val="00CA5A20"/>
+    <w:rsid w:val="00CB2A35"/>
+    <w:rsid w:val="00CB3634"/>
+    <w:rsid w:val="00CC4341"/>
+    <w:rsid w:val="00CC4490"/>
+    <w:rsid w:val="00CC565C"/>
+    <w:rsid w:val="00CC5E00"/>
+    <w:rsid w:val="00CD01EE"/>
     <w:rsid w:val="00CD1E15"/>
+    <w:rsid w:val="00CD3E62"/>
     <w:rsid w:val="00CE1BEA"/>
     <w:rsid w:val="00CE2494"/>
     <w:rsid w:val="00CF02CD"/>
+    <w:rsid w:val="00CF04A9"/>
+    <w:rsid w:val="00CF56B2"/>
+    <w:rsid w:val="00CF7716"/>
+    <w:rsid w:val="00D0183A"/>
+    <w:rsid w:val="00D03256"/>
+    <w:rsid w:val="00D0686E"/>
+    <w:rsid w:val="00D078FD"/>
+    <w:rsid w:val="00D21062"/>
+    <w:rsid w:val="00D21E43"/>
     <w:rsid w:val="00D23462"/>
+    <w:rsid w:val="00D24071"/>
+    <w:rsid w:val="00D25579"/>
+    <w:rsid w:val="00D26650"/>
     <w:rsid w:val="00D36EF9"/>
+    <w:rsid w:val="00D44DEE"/>
+    <w:rsid w:val="00D47653"/>
+    <w:rsid w:val="00D53E07"/>
+    <w:rsid w:val="00D54478"/>
+    <w:rsid w:val="00D55283"/>
+    <w:rsid w:val="00D62C7F"/>
+    <w:rsid w:val="00D6710C"/>
     <w:rsid w:val="00D67647"/>
     <w:rsid w:val="00D67AAB"/>
+    <w:rsid w:val="00D7162C"/>
+    <w:rsid w:val="00D719DC"/>
     <w:rsid w:val="00D71B2F"/>
     <w:rsid w:val="00D71B31"/>
+    <w:rsid w:val="00D73677"/>
+    <w:rsid w:val="00D77C71"/>
+    <w:rsid w:val="00D8062D"/>
+    <w:rsid w:val="00D83B69"/>
+    <w:rsid w:val="00D840D2"/>
+    <w:rsid w:val="00D86826"/>
+    <w:rsid w:val="00D92191"/>
+    <w:rsid w:val="00D923EC"/>
+    <w:rsid w:val="00D93A98"/>
+    <w:rsid w:val="00DA1FB4"/>
+    <w:rsid w:val="00DB2102"/>
     <w:rsid w:val="00DB6411"/>
+    <w:rsid w:val="00DB6AE7"/>
+    <w:rsid w:val="00DC172C"/>
+    <w:rsid w:val="00DC2A19"/>
+    <w:rsid w:val="00DC489C"/>
+    <w:rsid w:val="00DD6B5E"/>
+    <w:rsid w:val="00DD7B0B"/>
+    <w:rsid w:val="00DE1377"/>
+    <w:rsid w:val="00DE1F88"/>
+    <w:rsid w:val="00DE3E16"/>
+    <w:rsid w:val="00DE6F18"/>
     <w:rsid w:val="00DF0E6D"/>
+    <w:rsid w:val="00DF0F60"/>
+    <w:rsid w:val="00DF1AB7"/>
     <w:rsid w:val="00DF3CE5"/>
+    <w:rsid w:val="00DF4CCC"/>
+    <w:rsid w:val="00DF69FC"/>
+    <w:rsid w:val="00DF724B"/>
     <w:rsid w:val="00E05778"/>
+    <w:rsid w:val="00E072B8"/>
+    <w:rsid w:val="00E1468D"/>
+    <w:rsid w:val="00E157D5"/>
     <w:rsid w:val="00E15B76"/>
+    <w:rsid w:val="00E20DCF"/>
     <w:rsid w:val="00E261DE"/>
     <w:rsid w:val="00E32089"/>
+    <w:rsid w:val="00E32472"/>
+    <w:rsid w:val="00E3458E"/>
+    <w:rsid w:val="00E3542B"/>
     <w:rsid w:val="00E36E24"/>
+    <w:rsid w:val="00E37C90"/>
     <w:rsid w:val="00E40E6A"/>
     <w:rsid w:val="00E443AB"/>
+    <w:rsid w:val="00E51706"/>
+    <w:rsid w:val="00E55AC3"/>
+    <w:rsid w:val="00E61340"/>
     <w:rsid w:val="00E635A4"/>
+    <w:rsid w:val="00E7183D"/>
     <w:rsid w:val="00E73BF5"/>
+    <w:rsid w:val="00E74586"/>
+    <w:rsid w:val="00E82835"/>
+    <w:rsid w:val="00E94591"/>
+    <w:rsid w:val="00E94BA2"/>
+    <w:rsid w:val="00E95E9E"/>
     <w:rsid w:val="00E96E72"/>
     <w:rsid w:val="00EA126B"/>
+    <w:rsid w:val="00EA65EC"/>
     <w:rsid w:val="00EA6DE5"/>
+    <w:rsid w:val="00EB4EB4"/>
+    <w:rsid w:val="00EC7298"/>
+    <w:rsid w:val="00EC7505"/>
     <w:rsid w:val="00EC75DF"/>
     <w:rsid w:val="00ED2354"/>
+    <w:rsid w:val="00ED2BE9"/>
+    <w:rsid w:val="00ED45DC"/>
     <w:rsid w:val="00EE3237"/>
     <w:rsid w:val="00EF6A79"/>
     <w:rsid w:val="00EF6E43"/>
     <w:rsid w:val="00F00578"/>
     <w:rsid w:val="00F01338"/>
+    <w:rsid w:val="00F03101"/>
+    <w:rsid w:val="00F0612A"/>
+    <w:rsid w:val="00F07FAA"/>
+    <w:rsid w:val="00F16487"/>
+    <w:rsid w:val="00F173D4"/>
+    <w:rsid w:val="00F17816"/>
+    <w:rsid w:val="00F20A80"/>
+    <w:rsid w:val="00F219D4"/>
+    <w:rsid w:val="00F22A33"/>
+    <w:rsid w:val="00F30CE5"/>
     <w:rsid w:val="00F40491"/>
+    <w:rsid w:val="00F41106"/>
+    <w:rsid w:val="00F4389D"/>
+    <w:rsid w:val="00F448C8"/>
+    <w:rsid w:val="00F46CE4"/>
+    <w:rsid w:val="00F506E9"/>
     <w:rsid w:val="00F5146E"/>
     <w:rsid w:val="00F51DB6"/>
+    <w:rsid w:val="00F52F68"/>
     <w:rsid w:val="00F54C2E"/>
+    <w:rsid w:val="00F61322"/>
+    <w:rsid w:val="00F62677"/>
+    <w:rsid w:val="00F62BBB"/>
+    <w:rsid w:val="00F6601B"/>
     <w:rsid w:val="00F672BC"/>
+    <w:rsid w:val="00F6773E"/>
+    <w:rsid w:val="00F71ACD"/>
+    <w:rsid w:val="00F72067"/>
     <w:rsid w:val="00F7283D"/>
+    <w:rsid w:val="00F72BD2"/>
+    <w:rsid w:val="00F77B4F"/>
+    <w:rsid w:val="00F80816"/>
+    <w:rsid w:val="00F832A2"/>
     <w:rsid w:val="00F84852"/>
+    <w:rsid w:val="00F945C8"/>
+    <w:rsid w:val="00F951BA"/>
     <w:rsid w:val="00F96E14"/>
     <w:rsid w:val="00FB156C"/>
+    <w:rsid w:val="00FB1D2A"/>
+    <w:rsid w:val="00FB2C90"/>
+    <w:rsid w:val="00FB43D5"/>
+    <w:rsid w:val="00FB6F68"/>
+    <w:rsid w:val="00FC79E6"/>
+    <w:rsid w:val="00FC7D0C"/>
     <w:rsid w:val="00FC7ECB"/>
+    <w:rsid w:val="00FD6993"/>
+    <w:rsid w:val="00FE49F9"/>
+    <w:rsid w:val="00FE6371"/>
+    <w:rsid w:val="00FE69CA"/>
+    <w:rsid w:val="00FE6A5D"/>
+    <w:rsid w:val="00FF09CE"/>
     <w:rsid w:val="00FF2118"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0456A146"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4078,55 +5522,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A60736"/>
+    <w:rsid w:val="005B3625"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A60736"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
@@ -4562,78 +6011,116 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E15B76"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E15B76"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D21E43"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instruction">
+    <w:name w:val="Instruction"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="005101BB"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resources">
+    <w:name w:val="Resources"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B713A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1844513631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.babycenter.com/0_gestational-diabetes_2058.bc?page=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/0142159X.2025.2607513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ispor.org/conferenceseducation/conferences/pastconferences/ispor-2024/program/program%20/session/intl2024-3892/18096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/scienceresearch/science-and-research-specialtopics/real-world-evidence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.creativecommons.org/wiki/Recommended_practices_for_attribution" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56012/rhcw1179" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/artificial-intelligence/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4893,79 +6380,144 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF3F6F4-FEC4-49F3-8AEF-35E424C4107A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b67d722d-aa8a-4777-a169-ebeb7a6a3b67}" enabled="0" method="" siteId="{b67d722d-aa8a-4777-a169-ebeb7a6a3b67}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5456</Characters>
+  <Pages>10</Pages>
+  <Words>1735</Words>
+  <Characters>10187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6401</CharactersWithSpaces>
+  <CharactersWithSpaces>11878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>5767168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.babycenter.com/0_gestational-diabetes_2058.bc?page=1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111879</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/doi:10.4103/picr.picr_167_23</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.nlm.nih.gov/bsd/uniform_requirements.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Phillip Leventhal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CockPitStatus">
     <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>