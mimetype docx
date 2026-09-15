--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D55B060" w14:textId="77777777" w:rsidR="00E32472" w:rsidRDefault="00E32472" w:rsidP="00F4389D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B7C83BE" w14:textId="77777777" w:rsidR="007F6FD0" w:rsidRDefault="007F6FD0" w:rsidP="007F6FD0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Article Template for </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6FD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Medical Writing</w:t>
@@ -179,81 +179,79 @@
         </w:rPr>
         <w:t>ible</w:t>
       </w:r>
       <w:r w:rsidR="00FC79E6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> where practical</w:t>
       </w:r>
       <w:r w:rsidR="00170FD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002C40DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EA2FAD" w14:textId="0F48C4F7" w:rsidR="00916012" w:rsidRDefault="00916012" w:rsidP="00F4389D">
+    <w:p w14:paraId="36EA2FAD" w14:textId="1D9EE1B8" w:rsidR="00916012" w:rsidRDefault="00916012" w:rsidP="00F4389D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>We encourage you to use Microsoft Word’s built-in style tools to indicate heading levels</w:t>
       </w:r>
       <w:r w:rsidR="00B65961">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in this </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B65961">
+      <w:r w:rsidR="00EC07D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>docusmet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>document</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, as this will help us during the layout process. Please do not include more than 2 heading levels.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29654374" w14:textId="425CFC48" w:rsidR="00147AA2" w:rsidRDefault="00147AA2">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -983,56 +981,59 @@
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>pull</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FE49F9">
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> quotes </w:t>
       </w:r>
       <w:r w:rsidR="00D0686E">
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>in the text using Word’s comment function.</w:t>
       </w:r>
       <w:r w:rsidR="00833DB6">
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ACB86F" w14:textId="427F54EC" w:rsidR="00262BBE" w:rsidRDefault="008A361D" w:rsidP="00262BBE">
+    <w:p w14:paraId="41ACB86F" w14:textId="7EC71557" w:rsidR="00262BBE" w:rsidRDefault="008A361D" w:rsidP="00262BBE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006614DD">
         <w:t>This is heading level 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9615D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F40B7CD" w14:textId="4A28664D" w:rsidR="00DD6B5E" w:rsidRPr="00FE49F9" w:rsidRDefault="00262BBE" w:rsidP="005101BB">
       <w:pPr>
         <w:pStyle w:val="Instruction"/>
       </w:pPr>
       <w:r w:rsidRPr="009750D9">
         <w:t xml:space="preserve">Use heading level 1 for major section </w:t>
       </w:r>
       <w:r w:rsidR="00DD6B5E" w:rsidRPr="009750D9">
         <w:t>headings</w:t>
       </w:r>
       <w:r w:rsidRPr="009750D9">
         <w:t>. If there is a subsection, use heading level 2. The precise fonts are not important, but it should be obvious to editor</w:t>
       </w:r>
       <w:r w:rsidR="003F4D7E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009750D9">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="003F4D7E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009750D9">
@@ -2969,70 +2970,70 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0053169C" w:rsidRPr="0053169C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0053169C" w:rsidRPr="00755897" w:rsidSect="00B226D8">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77FFA035" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
+    <w:p w14:paraId="7D3870D9" w14:textId="77777777" w:rsidR="008B6144" w:rsidRDefault="008B6144" w:rsidP="00E40E6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B8BA752" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
+    <w:p w14:paraId="45DA2886" w14:textId="77777777" w:rsidR="008B6144" w:rsidRDefault="008B6144" w:rsidP="00E40E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3049,93 +3050,100 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="293033621"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="35A2D0B0" w14:textId="6160A7A3" w:rsidR="0080080B" w:rsidRPr="00F72BD2" w:rsidRDefault="00DC2A19" w:rsidP="00E40E6A">
+      <w:p w14:paraId="35A2D0B0" w14:textId="29F2C2CF" w:rsidR="0080080B" w:rsidRPr="00F72BD2" w:rsidRDefault="00DC2A19" w:rsidP="00E40E6A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00DC2A19">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Template </w:t>
         </w:r>
         <w:r w:rsidR="00991B05" w:rsidRPr="00DC2A19">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Version</w:t>
         </w:r>
         <w:r w:rsidR="002F567D">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> June</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00161030">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>August</w:t>
         </w:r>
         <w:r w:rsidR="00F72BD2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r w:rsidR="00991B05">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
         <w:r w:rsidR="0080080B" w:rsidRPr="00856856">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00402992">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -3154,70 +3162,70 @@
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00402992">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="422CCA00" w14:textId="77777777" w:rsidR="0080080B" w:rsidRPr="00856856" w:rsidRDefault="0080080B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407E2495" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
+    <w:p w14:paraId="41DBA4C1" w14:textId="77777777" w:rsidR="008B6144" w:rsidRDefault="008B6144" w:rsidP="00E40E6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50C107B2" w14:textId="77777777" w:rsidR="0000086C" w:rsidRDefault="0000086C" w:rsidP="00E40E6A">
+    <w:p w14:paraId="681AC0AE" w14:textId="77777777" w:rsidR="008B6144" w:rsidRDefault="008B6144" w:rsidP="00E40E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0829DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D674D9E4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4379,52 +4387,52 @@
   <w:num w:numId="5" w16cid:durableId="71322183">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1564020064">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1600528048">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="840631556">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1696077177">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="124931989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1890530042">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00940248"/>
     <w:rsid w:val="0000086C"/>
@@ -4471,50 +4479,51 @@
     <w:rsid w:val="000F603F"/>
     <w:rsid w:val="00101584"/>
     <w:rsid w:val="00103E76"/>
     <w:rsid w:val="001072D5"/>
     <w:rsid w:val="00107BE9"/>
     <w:rsid w:val="00111C0A"/>
     <w:rsid w:val="00112DE6"/>
     <w:rsid w:val="00113DE6"/>
     <w:rsid w:val="00120CA6"/>
     <w:rsid w:val="00132B07"/>
     <w:rsid w:val="00132D21"/>
     <w:rsid w:val="00133DFF"/>
     <w:rsid w:val="00134397"/>
     <w:rsid w:val="00135473"/>
     <w:rsid w:val="00135D1F"/>
     <w:rsid w:val="00136674"/>
     <w:rsid w:val="001403AF"/>
     <w:rsid w:val="00140896"/>
     <w:rsid w:val="001431DD"/>
     <w:rsid w:val="00147AA2"/>
     <w:rsid w:val="001507F5"/>
     <w:rsid w:val="001511C2"/>
     <w:rsid w:val="00151FC2"/>
     <w:rsid w:val="00160224"/>
     <w:rsid w:val="00160AF9"/>
+    <w:rsid w:val="00161030"/>
     <w:rsid w:val="00162043"/>
     <w:rsid w:val="00170FD0"/>
     <w:rsid w:val="00171947"/>
     <w:rsid w:val="001738E7"/>
     <w:rsid w:val="00174803"/>
     <w:rsid w:val="00184079"/>
     <w:rsid w:val="00184388"/>
     <w:rsid w:val="0019236B"/>
     <w:rsid w:val="00195F7E"/>
     <w:rsid w:val="00196353"/>
     <w:rsid w:val="00197359"/>
     <w:rsid w:val="001A3E33"/>
     <w:rsid w:val="001B52F5"/>
     <w:rsid w:val="001B5B69"/>
     <w:rsid w:val="001C1B24"/>
     <w:rsid w:val="001C2237"/>
     <w:rsid w:val="001C2FA4"/>
     <w:rsid w:val="001C3AC8"/>
     <w:rsid w:val="001D0F69"/>
     <w:rsid w:val="001D6973"/>
     <w:rsid w:val="001E4D01"/>
     <w:rsid w:val="001E74F6"/>
     <w:rsid w:val="001F18CD"/>
     <w:rsid w:val="001F1EEB"/>
     <w:rsid w:val="001F2DCE"/>
@@ -4784,100 +4793,102 @@
     <w:rsid w:val="008414BB"/>
     <w:rsid w:val="00845621"/>
     <w:rsid w:val="008516D9"/>
     <w:rsid w:val="00851C56"/>
     <w:rsid w:val="00851F00"/>
     <w:rsid w:val="008528A1"/>
     <w:rsid w:val="00856856"/>
     <w:rsid w:val="00861858"/>
     <w:rsid w:val="00862876"/>
     <w:rsid w:val="008805A1"/>
     <w:rsid w:val="00887F00"/>
     <w:rsid w:val="00893F64"/>
     <w:rsid w:val="00897257"/>
     <w:rsid w:val="008A3048"/>
     <w:rsid w:val="008A361D"/>
     <w:rsid w:val="008A5622"/>
     <w:rsid w:val="008A59F4"/>
     <w:rsid w:val="008A5F7A"/>
     <w:rsid w:val="008A6CE6"/>
     <w:rsid w:val="008B0992"/>
     <w:rsid w:val="008B172D"/>
     <w:rsid w:val="008B1F6F"/>
     <w:rsid w:val="008B4D5D"/>
     <w:rsid w:val="008B5105"/>
     <w:rsid w:val="008B5F66"/>
+    <w:rsid w:val="008B6144"/>
     <w:rsid w:val="008B6638"/>
     <w:rsid w:val="008B79EA"/>
     <w:rsid w:val="008C3A6C"/>
     <w:rsid w:val="008C66A6"/>
     <w:rsid w:val="008C771E"/>
     <w:rsid w:val="008D4BFD"/>
     <w:rsid w:val="008D4CEE"/>
     <w:rsid w:val="008D5D49"/>
     <w:rsid w:val="008D6707"/>
     <w:rsid w:val="008E137C"/>
     <w:rsid w:val="008E6D59"/>
     <w:rsid w:val="009153D2"/>
     <w:rsid w:val="00916012"/>
     <w:rsid w:val="00920655"/>
     <w:rsid w:val="00922B97"/>
     <w:rsid w:val="009248A5"/>
     <w:rsid w:val="00931A6F"/>
     <w:rsid w:val="00940248"/>
     <w:rsid w:val="00941251"/>
     <w:rsid w:val="0094213E"/>
     <w:rsid w:val="009437EA"/>
     <w:rsid w:val="00945DF7"/>
     <w:rsid w:val="009460DA"/>
     <w:rsid w:val="00946520"/>
     <w:rsid w:val="00950ED8"/>
     <w:rsid w:val="0095198B"/>
     <w:rsid w:val="00951FD5"/>
     <w:rsid w:val="009545C8"/>
     <w:rsid w:val="00956402"/>
     <w:rsid w:val="00956C68"/>
     <w:rsid w:val="00964B43"/>
     <w:rsid w:val="009651F4"/>
     <w:rsid w:val="00966119"/>
     <w:rsid w:val="0097235C"/>
     <w:rsid w:val="009729C1"/>
     <w:rsid w:val="00973C65"/>
     <w:rsid w:val="009750D9"/>
     <w:rsid w:val="00980659"/>
     <w:rsid w:val="009855C3"/>
     <w:rsid w:val="00991B05"/>
     <w:rsid w:val="00992855"/>
     <w:rsid w:val="00994AFC"/>
     <w:rsid w:val="0099559B"/>
     <w:rsid w:val="00997F51"/>
     <w:rsid w:val="009A0BBC"/>
     <w:rsid w:val="009B067F"/>
     <w:rsid w:val="009B7468"/>
     <w:rsid w:val="009B7A9A"/>
     <w:rsid w:val="009B7F81"/>
     <w:rsid w:val="009C3A0A"/>
+    <w:rsid w:val="009C6A73"/>
     <w:rsid w:val="009D7F36"/>
     <w:rsid w:val="009E27AB"/>
     <w:rsid w:val="009E3200"/>
     <w:rsid w:val="009E763E"/>
     <w:rsid w:val="00A03AEB"/>
     <w:rsid w:val="00A04663"/>
     <w:rsid w:val="00A13DB4"/>
     <w:rsid w:val="00A155A3"/>
     <w:rsid w:val="00A21073"/>
     <w:rsid w:val="00A25C72"/>
     <w:rsid w:val="00A3327A"/>
     <w:rsid w:val="00A43942"/>
     <w:rsid w:val="00A469F1"/>
     <w:rsid w:val="00A46C9E"/>
     <w:rsid w:val="00A46F9F"/>
     <w:rsid w:val="00A5435F"/>
     <w:rsid w:val="00A60736"/>
     <w:rsid w:val="00A60C23"/>
     <w:rsid w:val="00A62500"/>
     <w:rsid w:val="00A634F8"/>
     <w:rsid w:val="00A63918"/>
     <w:rsid w:val="00A654AD"/>
     <w:rsid w:val="00A718CF"/>
     <w:rsid w:val="00A75453"/>
     <w:rsid w:val="00A855AD"/>
@@ -4912,50 +4923,51 @@
     <w:rsid w:val="00B65FAD"/>
     <w:rsid w:val="00B7298E"/>
     <w:rsid w:val="00B82B7B"/>
     <w:rsid w:val="00B83507"/>
     <w:rsid w:val="00B8368E"/>
     <w:rsid w:val="00B83B60"/>
     <w:rsid w:val="00B875E9"/>
     <w:rsid w:val="00B9113D"/>
     <w:rsid w:val="00B91434"/>
     <w:rsid w:val="00B92566"/>
     <w:rsid w:val="00B93BEA"/>
     <w:rsid w:val="00B9538E"/>
     <w:rsid w:val="00B973EF"/>
     <w:rsid w:val="00BA1A50"/>
     <w:rsid w:val="00BA23FB"/>
     <w:rsid w:val="00BA3488"/>
     <w:rsid w:val="00BA3C47"/>
     <w:rsid w:val="00BB1CF7"/>
     <w:rsid w:val="00BB5B54"/>
     <w:rsid w:val="00BB5C89"/>
     <w:rsid w:val="00BC0456"/>
     <w:rsid w:val="00BC0F74"/>
     <w:rsid w:val="00BC5F49"/>
     <w:rsid w:val="00BC7A37"/>
     <w:rsid w:val="00BD4858"/>
+    <w:rsid w:val="00BE05BA"/>
     <w:rsid w:val="00BE0D94"/>
     <w:rsid w:val="00BF1FB8"/>
     <w:rsid w:val="00BF1FD9"/>
     <w:rsid w:val="00BF3860"/>
     <w:rsid w:val="00BF5813"/>
     <w:rsid w:val="00C05C9F"/>
     <w:rsid w:val="00C0777A"/>
     <w:rsid w:val="00C23AFE"/>
     <w:rsid w:val="00C30F36"/>
     <w:rsid w:val="00C35A93"/>
     <w:rsid w:val="00C35B36"/>
     <w:rsid w:val="00C36E6E"/>
     <w:rsid w:val="00C42636"/>
     <w:rsid w:val="00C43B73"/>
     <w:rsid w:val="00C547FE"/>
     <w:rsid w:val="00C63907"/>
     <w:rsid w:val="00C63C16"/>
     <w:rsid w:val="00C6412B"/>
     <w:rsid w:val="00C6635A"/>
     <w:rsid w:val="00C827BE"/>
     <w:rsid w:val="00C844A2"/>
     <w:rsid w:val="00C87FA2"/>
     <w:rsid w:val="00C9045E"/>
     <w:rsid w:val="00C927B9"/>
     <w:rsid w:val="00C954D8"/>
@@ -4990,50 +5002,51 @@
     <w:rsid w:val="00D25579"/>
     <w:rsid w:val="00D26650"/>
     <w:rsid w:val="00D36EF9"/>
     <w:rsid w:val="00D44DEE"/>
     <w:rsid w:val="00D47653"/>
     <w:rsid w:val="00D53E07"/>
     <w:rsid w:val="00D54478"/>
     <w:rsid w:val="00D55283"/>
     <w:rsid w:val="00D62C7F"/>
     <w:rsid w:val="00D6710C"/>
     <w:rsid w:val="00D67647"/>
     <w:rsid w:val="00D67AAB"/>
     <w:rsid w:val="00D7162C"/>
     <w:rsid w:val="00D719DC"/>
     <w:rsid w:val="00D71B2F"/>
     <w:rsid w:val="00D71B31"/>
     <w:rsid w:val="00D73677"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D8062D"/>
     <w:rsid w:val="00D83B69"/>
     <w:rsid w:val="00D840D2"/>
     <w:rsid w:val="00D86826"/>
     <w:rsid w:val="00D92191"/>
     <w:rsid w:val="00D923EC"/>
     <w:rsid w:val="00D93A98"/>
+    <w:rsid w:val="00D9615D"/>
     <w:rsid w:val="00DA1FB4"/>
     <w:rsid w:val="00DB2102"/>
     <w:rsid w:val="00DB6411"/>
     <w:rsid w:val="00DB6AE7"/>
     <w:rsid w:val="00DC172C"/>
     <w:rsid w:val="00DC2A19"/>
     <w:rsid w:val="00DC489C"/>
     <w:rsid w:val="00DD6B5E"/>
     <w:rsid w:val="00DD7B0B"/>
     <w:rsid w:val="00DE1377"/>
     <w:rsid w:val="00DE1F88"/>
     <w:rsid w:val="00DE3E16"/>
     <w:rsid w:val="00DE6F18"/>
     <w:rsid w:val="00DF0E6D"/>
     <w:rsid w:val="00DF0F60"/>
     <w:rsid w:val="00DF1AB7"/>
     <w:rsid w:val="00DF3CE5"/>
     <w:rsid w:val="00DF4CCC"/>
     <w:rsid w:val="00DF69FC"/>
     <w:rsid w:val="00DF724B"/>
     <w:rsid w:val="00E05778"/>
     <w:rsid w:val="00E072B8"/>
     <w:rsid w:val="00E1468D"/>
     <w:rsid w:val="00E157D5"/>
     <w:rsid w:val="00E15B76"/>
@@ -5041,50 +5054,51 @@
     <w:rsid w:val="00E261DE"/>
     <w:rsid w:val="00E32089"/>
     <w:rsid w:val="00E32472"/>
     <w:rsid w:val="00E3458E"/>
     <w:rsid w:val="00E3542B"/>
     <w:rsid w:val="00E36E24"/>
     <w:rsid w:val="00E37C90"/>
     <w:rsid w:val="00E40E6A"/>
     <w:rsid w:val="00E443AB"/>
     <w:rsid w:val="00E51706"/>
     <w:rsid w:val="00E55AC3"/>
     <w:rsid w:val="00E61340"/>
     <w:rsid w:val="00E635A4"/>
     <w:rsid w:val="00E7183D"/>
     <w:rsid w:val="00E73BF5"/>
     <w:rsid w:val="00E74586"/>
     <w:rsid w:val="00E82835"/>
     <w:rsid w:val="00E94591"/>
     <w:rsid w:val="00E94BA2"/>
     <w:rsid w:val="00E95E9E"/>
     <w:rsid w:val="00E96E72"/>
     <w:rsid w:val="00EA126B"/>
     <w:rsid w:val="00EA65EC"/>
     <w:rsid w:val="00EA6DE5"/>
     <w:rsid w:val="00EB4EB4"/>
+    <w:rsid w:val="00EC07D4"/>
     <w:rsid w:val="00EC7298"/>
     <w:rsid w:val="00EC7505"/>
     <w:rsid w:val="00EC75DF"/>
     <w:rsid w:val="00ED2354"/>
     <w:rsid w:val="00ED2BE9"/>
     <w:rsid w:val="00ED45DC"/>
     <w:rsid w:val="00EE3237"/>
     <w:rsid w:val="00EF6A79"/>
     <w:rsid w:val="00EF6E43"/>
     <w:rsid w:val="00F00578"/>
     <w:rsid w:val="00F01338"/>
     <w:rsid w:val="00F03101"/>
     <w:rsid w:val="00F0612A"/>
     <w:rsid w:val="00F07FAA"/>
     <w:rsid w:val="00F16487"/>
     <w:rsid w:val="00F173D4"/>
     <w:rsid w:val="00F17816"/>
     <w:rsid w:val="00F20A80"/>
     <w:rsid w:val="00F219D4"/>
     <w:rsid w:val="00F22A33"/>
     <w:rsid w:val="00F30CE5"/>
     <w:rsid w:val="00F40491"/>
     <w:rsid w:val="00F41106"/>
     <w:rsid w:val="00F4389D"/>
     <w:rsid w:val="00F448C8"/>
@@ -5134,51 +5148,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0456A146"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6053,51 +6067,51 @@
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resources">
     <w:name w:val="Resources"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000B713A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1844513631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/0142159X.2025.2607513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ispor.org/conferenceseducation/conferences/pastconferences/ispor-2024/program/program%20/session/intl2024-3892/18096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/scienceresearch/science-and-research-specialtopics/real-world-evidence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.creativecommons.org/wiki/Recommended_practices_for_attribution" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56012/rhcw1179" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/artificial-intelligence/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
 </file>
 
@@ -6391,75 +6405,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF3F6F4-FEC4-49F3-8AEF-35E424C4107A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b67d722d-aa8a-4777-a169-ebeb7a6a3b67}" enabled="0" method="" siteId="{b67d722d-aa8a-4777-a169-ebeb7a6a3b67}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1735</Words>
-  <Characters>10187</Characters>
+  <Words>1779</Words>
+  <Characters>10144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11878</CharactersWithSpaces>
+  <CharactersWithSpaces>11900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5767168</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.babycenter.com/0_gestational-diabetes_2058.bc?page=1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5111879</vt:i4>
       </vt:variant>
       <vt:variant>